--- v0 (2026-06-30)
+++ v1 (2026-08-14)
@@ -4018,101 +4018,190 @@
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD1009" w14:paraId="01E1DB12" w14:textId="77777777" w:rsidTr="00B94298">
         <w:trPr>
           <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5250D400" w14:textId="1CA2AEBE" w:rsidR="00FD1009" w:rsidRPr="00515556" w:rsidRDefault="00FD1009" w:rsidP="00822311">
+          <w:p w14:paraId="5250D400" w14:textId="737175C6" w:rsidR="00FD1009" w:rsidRPr="00515556" w:rsidRDefault="00FD1009" w:rsidP="00822311">
             <w:pPr>
               <w:ind w:hanging="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Izziņa par veselības aprūpes izdevumu daļēju </w:t>
             </w:r>
             <w:r w:rsidRPr="00041CF7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>kompensāciju</w:t>
+            </w:r>
+            <w:r w:rsidR="006024D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00041CF7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  nav nepieciešama</w:t>
             </w:r>
             <w:r w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00B94298">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15463CFA" wp14:editId="1E7FC5B6">
                   <wp:extent cx="188415" cy="169765"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="1905"/>
                   <wp:docPr id="3" name="Attēls 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="189460" cy="170706"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="006024D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="006024D9" w:rsidRPr="006024D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="006024D9" w:rsidRPr="006024D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">r nepieciešama </w:t>
+            </w:r>
+            <w:r w:rsidR="006024D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="006024D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65DDAA4A" wp14:editId="03DAD62B">
+                  <wp:extent cx="188415" cy="169765"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="1905"/>
+                  <wp:docPr id="2" name="Attēls 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
@@ -7078,140 +7167,140 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC50C1" w:rsidRPr="002531E0" w:rsidSect="007F3CB5">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="340" w:right="567" w:bottom="340" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59BF85B3" w14:textId="77777777" w:rsidR="001E04D1" w:rsidRDefault="001E04D1" w:rsidP="00AB7DC3">
+    <w:p w14:paraId="077AA845" w14:textId="77777777" w:rsidR="00C247E3" w:rsidRDefault="00C247E3" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75DAC65C" w14:textId="77777777" w:rsidR="001E04D1" w:rsidRDefault="001E04D1" w:rsidP="00AB7DC3">
+    <w:p w14:paraId="24FE7CE6" w14:textId="77777777" w:rsidR="00C247E3" w:rsidRDefault="00C247E3" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E581812" w14:textId="77777777" w:rsidR="001E04D1" w:rsidRDefault="001E04D1" w:rsidP="00AB7DC3">
+    <w:p w14:paraId="101C0ED6" w14:textId="77777777" w:rsidR="00C247E3" w:rsidRDefault="00C247E3" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69346C74" w14:textId="77777777" w:rsidR="001E04D1" w:rsidRDefault="001E04D1" w:rsidP="00AB7DC3">
+    <w:p w14:paraId="6FF92DBC" w14:textId="77777777" w:rsidR="00C247E3" w:rsidRDefault="00C247E3" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2091069437"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -7844,51 +7933,51 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="lhqiQoYh5udPEGV6CkYiz+8THEQxbfbPLRiKKPjtQpuqDwKtfYBDrNCNpOEF7kGhzkdpWczBQjxS0FzYlZCfGw==" w:salt="tEcfO+b9xoWicZjEE0Uv7w=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kyr7Ajgg0A8Tbs7HnUL9eyRdjrVLa3RkeRS91qozleas5rXrJTYhUzqxIW0mSExD778aufHZQi2GAGDnmYJrDA==" w:salt="Nufs6vAcVUdNDoZBIXjFVQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA64F7"/>
     <w:rsid w:val="0005312D"/>
     <w:rsid w:val="0005772E"/>
@@ -7906,88 +7995,91 @@
     <w:rsid w:val="000B11B3"/>
     <w:rsid w:val="000C65F4"/>
     <w:rsid w:val="000C76BE"/>
     <w:rsid w:val="000D1F30"/>
     <w:rsid w:val="000D5775"/>
     <w:rsid w:val="000E1A9F"/>
     <w:rsid w:val="00100F65"/>
     <w:rsid w:val="001111E8"/>
     <w:rsid w:val="001238A2"/>
     <w:rsid w:val="001302F6"/>
     <w:rsid w:val="00134F0C"/>
     <w:rsid w:val="00155C87"/>
     <w:rsid w:val="0016283D"/>
     <w:rsid w:val="00184EBB"/>
     <w:rsid w:val="0019309F"/>
     <w:rsid w:val="001D7FC4"/>
     <w:rsid w:val="001E04D1"/>
     <w:rsid w:val="001F766C"/>
     <w:rsid w:val="00205B58"/>
     <w:rsid w:val="00247C06"/>
     <w:rsid w:val="00251E7F"/>
     <w:rsid w:val="002531E0"/>
     <w:rsid w:val="00286033"/>
     <w:rsid w:val="00295FF5"/>
     <w:rsid w:val="002F3F5B"/>
+    <w:rsid w:val="00313554"/>
     <w:rsid w:val="003143D7"/>
     <w:rsid w:val="003148AB"/>
     <w:rsid w:val="00351CD3"/>
     <w:rsid w:val="0035272E"/>
     <w:rsid w:val="00372BA2"/>
     <w:rsid w:val="003776FB"/>
     <w:rsid w:val="00391FA0"/>
     <w:rsid w:val="00393D71"/>
     <w:rsid w:val="003944B3"/>
     <w:rsid w:val="00395FE5"/>
     <w:rsid w:val="003A338D"/>
     <w:rsid w:val="003A4F6D"/>
     <w:rsid w:val="003B123B"/>
     <w:rsid w:val="003B386C"/>
     <w:rsid w:val="003C125B"/>
     <w:rsid w:val="003F2992"/>
     <w:rsid w:val="004133C1"/>
     <w:rsid w:val="00424DE0"/>
     <w:rsid w:val="00440901"/>
     <w:rsid w:val="00441827"/>
+    <w:rsid w:val="00453227"/>
     <w:rsid w:val="00456AF4"/>
     <w:rsid w:val="00475BF3"/>
     <w:rsid w:val="00486F55"/>
     <w:rsid w:val="004A4811"/>
     <w:rsid w:val="004D32ED"/>
     <w:rsid w:val="004E15A5"/>
     <w:rsid w:val="00503248"/>
     <w:rsid w:val="00506893"/>
     <w:rsid w:val="005210F6"/>
     <w:rsid w:val="00537090"/>
     <w:rsid w:val="005418A1"/>
     <w:rsid w:val="005723CD"/>
     <w:rsid w:val="005745D2"/>
     <w:rsid w:val="0058686B"/>
     <w:rsid w:val="00591CD1"/>
     <w:rsid w:val="005A0B9F"/>
     <w:rsid w:val="005A7398"/>
     <w:rsid w:val="005E4998"/>
+    <w:rsid w:val="006024D9"/>
     <w:rsid w:val="00612D3A"/>
     <w:rsid w:val="00614846"/>
     <w:rsid w:val="00621332"/>
     <w:rsid w:val="006213C7"/>
     <w:rsid w:val="00623A92"/>
     <w:rsid w:val="00623ED0"/>
     <w:rsid w:val="00626318"/>
     <w:rsid w:val="00627A50"/>
     <w:rsid w:val="00632BD2"/>
     <w:rsid w:val="00634AD2"/>
     <w:rsid w:val="006417F4"/>
     <w:rsid w:val="00663D21"/>
     <w:rsid w:val="006725A0"/>
     <w:rsid w:val="00672C21"/>
     <w:rsid w:val="006835D0"/>
     <w:rsid w:val="006848E4"/>
     <w:rsid w:val="00690952"/>
     <w:rsid w:val="006A4294"/>
     <w:rsid w:val="006B5EB7"/>
     <w:rsid w:val="006C2059"/>
     <w:rsid w:val="006C7C00"/>
     <w:rsid w:val="006D29AF"/>
     <w:rsid w:val="006D3BA2"/>
     <w:rsid w:val="006E0512"/>
     <w:rsid w:val="006E245B"/>
@@ -8050,55 +8142,57 @@
     <w:rsid w:val="00AA64F7"/>
     <w:rsid w:val="00AA6DD3"/>
     <w:rsid w:val="00AB7DC3"/>
     <w:rsid w:val="00AC2444"/>
     <w:rsid w:val="00AC75EC"/>
     <w:rsid w:val="00AD06BE"/>
     <w:rsid w:val="00AD4EFC"/>
     <w:rsid w:val="00AE63F4"/>
     <w:rsid w:val="00AF4A76"/>
     <w:rsid w:val="00AF7450"/>
     <w:rsid w:val="00B022D8"/>
     <w:rsid w:val="00B3068B"/>
     <w:rsid w:val="00B3148C"/>
     <w:rsid w:val="00B35BB5"/>
     <w:rsid w:val="00B41784"/>
     <w:rsid w:val="00B426B4"/>
     <w:rsid w:val="00B635E3"/>
     <w:rsid w:val="00B739BD"/>
     <w:rsid w:val="00B9105C"/>
     <w:rsid w:val="00B94298"/>
     <w:rsid w:val="00BD2C9C"/>
     <w:rsid w:val="00BD7BBC"/>
     <w:rsid w:val="00C00346"/>
     <w:rsid w:val="00C03A58"/>
     <w:rsid w:val="00C174C7"/>
+    <w:rsid w:val="00C247E3"/>
     <w:rsid w:val="00C26E9E"/>
     <w:rsid w:val="00C315AD"/>
     <w:rsid w:val="00C40D81"/>
     <w:rsid w:val="00C425CB"/>
     <w:rsid w:val="00C5437F"/>
+    <w:rsid w:val="00C57A7E"/>
     <w:rsid w:val="00C62D11"/>
     <w:rsid w:val="00C658DB"/>
     <w:rsid w:val="00C704DD"/>
     <w:rsid w:val="00C7571C"/>
     <w:rsid w:val="00C85CBE"/>
     <w:rsid w:val="00C90F15"/>
     <w:rsid w:val="00C911D1"/>
     <w:rsid w:val="00C924AC"/>
     <w:rsid w:val="00CA0386"/>
     <w:rsid w:val="00CB117C"/>
     <w:rsid w:val="00CB3FCA"/>
     <w:rsid w:val="00CB5E50"/>
     <w:rsid w:val="00CC50C1"/>
     <w:rsid w:val="00CE2629"/>
     <w:rsid w:val="00CE4378"/>
     <w:rsid w:val="00CE47BB"/>
     <w:rsid w:val="00CE712C"/>
     <w:rsid w:val="00CF159A"/>
     <w:rsid w:val="00CF3D64"/>
     <w:rsid w:val="00D35FFA"/>
     <w:rsid w:val="00D37AE5"/>
     <w:rsid w:val="00D37DD1"/>
     <w:rsid w:val="00D410E6"/>
     <w:rsid w:val="00D67A29"/>
     <w:rsid w:val="00D74B7F"/>
@@ -9161,77 +9255,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F7B720-D167-4411-8048-A8A8D4A248AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2404</Words>
-  <Characters>1371</Characters>
+  <Words>2422</Words>
+  <Characters>1382</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3768</CharactersWithSpaces>
+  <CharactersWithSpaces>3797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aisma Gavare</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>