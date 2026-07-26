--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -1,77 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4CEE0C4B" w14:textId="74576E79" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="00EE7217">
+    <w:p w14:paraId="4CEE0C4B" w14:textId="4321EFC9" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="00EE7217">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Iekšlietu</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ministrijas veselības un sporta centram</w:t>
+        <w:t>Iekšlietu ministrijas veselības un sporta centram</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEE0C4C" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Čiekurkalna 1.līnijā 1, korpuss-1, Rīgā, LV-1026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEE0C4D" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
@@ -131,528 +123,521 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3647" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CEE0C50" w14:textId="131BA393" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r w:rsidR="005A0B9F" w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CEE0C51" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+          <w:p w14:paraId="4CEE0C51" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00B94298" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5459" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="4776" w:type="dxa"/>
-              <w:tblInd w:w="131" w:type="dxa"/>
+              <w:tblW w:w="4803" w:type="dxa"/>
+              <w:tblInd w:w="242" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="398"/>
+              <w:gridCol w:w="425"/>
               <w:gridCol w:w="398"/>
               <w:gridCol w:w="398"/>
               <w:gridCol w:w="398"/>
               <w:gridCol w:w="398"/>
               <w:gridCol w:w="398"/>
               <w:gridCol w:w="398"/>
               <w:gridCol w:w="398"/>
               <w:gridCol w:w="398"/>
               <w:gridCol w:w="398"/>
               <w:gridCol w:w="398"/>
               <w:gridCol w:w="398"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000A5758" w:rsidRPr="000A5758" w14:paraId="4CEE0C5F" w14:textId="77777777" w:rsidTr="00122A0A">
+            <w:tr w:rsidR="000A5758" w:rsidRPr="000A5758" w14:paraId="4CEE0C5F" w14:textId="77777777" w:rsidTr="006A4294">
               <w:trPr>
                 <w:trHeight w:val="53"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="398" w:type="dxa"/>
+                  <w:tcW w:w="425" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C52" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C53" w14:textId="3CAA82BA" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
-[...45 lines deleted...]
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="398" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C55" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C54" w14:textId="7D623C26" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="398" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C56" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C55" w14:textId="4A140720" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="398" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C57" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C56" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="398" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C58" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C57" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="398" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:noWrap/>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4CEE0C58" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="398" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C59" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C59" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="398" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C5A" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C5A" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="398" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C5B" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C5B" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="398" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C5C" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C5C" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="398" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C5D" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C5D" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="398" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="4CEE0C5E" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00050473" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+                <w:p w14:paraId="4CEE0C5E" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00CF159A" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00050473">
+                  <w:r w:rsidRPr="00CF159A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4CEE0C60" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+          <w:p w14:paraId="4CEE0C60" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00B94298" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-116"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5758" w:rsidRPr="000A5758" w14:paraId="4CEE0C63" w14:textId="77777777" w:rsidTr="000A3A27">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C700F45" w14:textId="6A27D095" w:rsidR="00E623A8" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="00E623A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="684"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -684,63 +669,55 @@
             </w:r>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>VRS,</w:t>
             </w:r>
             <w:r w:rsidR="00E02519" w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C5437F" w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>IDB,</w:t>
             </w:r>
             <w:r w:rsidR="00E02519" w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>IeVP</w:t>
-[...6 lines deleted...]
-              <w:t>)*____</w:t>
+              <w:t>IeVP)*____</w:t>
             </w:r>
             <w:r w:rsidR="00E623A8" w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00E623A8" w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A3A27" w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00E623A8" w:rsidRPr="000A5758">
               <w:rPr>
@@ -1005,93 +982,93 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CEE0C6B" w14:textId="0B41D2E9" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="00E623A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="684"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>* obligāti aizpildāmā informācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374D97C0" w14:textId="5BBC992C" w:rsidR="000A5C31" w:rsidRDefault="000A5C31" w:rsidP="0026043E">
+    <w:p w14:paraId="587DD09B" w14:textId="77777777" w:rsidR="003204B6" w:rsidRDefault="003204B6" w:rsidP="003204B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5C31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NO DIENESTA ATVAĻINĀTĀS AMATPERSONAS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A5C31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IESNIEGUMS PAR IZMAKSU KOMPENSĀCIJU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4010A3" w14:textId="6155E561" w:rsidR="009703B1" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A5C31">
+    <w:p w14:paraId="6C4010A3" w14:textId="2B4FF062" w:rsidR="009703B1" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Lūdzu kompensēt man veselības aprūpes pakalpojumu izmaksas. Veselības aprūpes pakalpojumu izmaksu kompensācijai pievienoju maksājumus apliecinošos dokumentus par saņemtajiem pakalpojumiem:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA45EC7" w14:textId="65D4C7CA" w:rsidR="009703B1" w:rsidRPr="000A5758" w:rsidRDefault="009703B1" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2245,549 +2222,809 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51E530C4" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A5758" w:rsidRPr="000A5758" w14:paraId="2216ADAE" w14:textId="608CB687" w:rsidTr="000C65F4">
+      <w:tr w:rsidR="000A5758" w:rsidRPr="000A5758" w14:paraId="2216ADAE" w14:textId="608CB687" w:rsidTr="000C76BE">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="701EB9AE" w14:textId="73F15D38" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="000D1F30" w:rsidP="000A5758">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C4D9F96" w14:textId="77220B77" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69B59507" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76232FC4" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EEC6691" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C08750E" w14:textId="61440617" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000C65F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06AF5CA0" w14:textId="626D7403" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="598DEB14" w14:textId="15C376C0" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="081A16F9" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11434564" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A5758" w:rsidRPr="000A5758" w14:paraId="2510EA91" w14:textId="5CC9D9D4" w:rsidTr="000C65F4">
+      <w:tr w:rsidR="000A5758" w:rsidRPr="000A5758" w14:paraId="2510EA91" w14:textId="5CC9D9D4" w:rsidTr="000C76BE">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F14679C" w14:textId="3D06B8E1" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="000D1F30" w:rsidP="000A5758">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CD7A1D7" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57688A99" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6099F316" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D0F753A" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E92D631" w14:textId="6DFBCC5E" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000C65F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42F9A38A" w14:textId="0B7F52A9" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="359659C0" w14:textId="1081146F" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="702E0F03" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46B68550" w14:textId="77777777" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="000C76BE" w:rsidRPr="000A5758" w14:paraId="46818E46" w14:textId="77777777" w:rsidTr="000C76BE">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09614CCA" w14:textId="77777777" w:rsidR="000C76BE" w:rsidRPr="000A5758" w:rsidRDefault="000C76BE" w:rsidP="000A5758">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74CBA830" w14:textId="77777777" w:rsidR="000C76BE" w:rsidRPr="000A5758" w:rsidRDefault="000C76BE" w:rsidP="006848E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55AD9166" w14:textId="33BB17F2" w:rsidR="000C76BE" w:rsidRPr="000A5758" w:rsidRDefault="000C76BE" w:rsidP="000C76BE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summa kopā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EAFD835" w14:textId="77777777" w:rsidR="000C76BE" w:rsidRPr="000A5758" w:rsidRDefault="000C76BE" w:rsidP="006848E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B066782" w14:textId="77777777" w:rsidR="000C76BE" w:rsidRPr="000A5758" w:rsidRDefault="000C76BE" w:rsidP="006848E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1209" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FBDC29C" w14:textId="77777777" w:rsidR="000C76BE" w:rsidRPr="000A5758" w:rsidRDefault="000C76BE" w:rsidP="006848E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FA5F780" w14:textId="106B38C7" w:rsidR="000C76BE" w:rsidRPr="000A5758" w:rsidRDefault="000C76BE" w:rsidP="000C76BE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summa kopā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D14EAD4" w14:textId="77777777" w:rsidR="000C76BE" w:rsidRPr="000A5758" w:rsidRDefault="000C76BE" w:rsidP="006848E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CEE0C6E" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00AF4A76" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+    <w:p w14:paraId="4CEE0C6E" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00B94298" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CEE0C79" w14:textId="361FEBCF" w:rsidR="000A3D70" w:rsidRPr="009A2864" w:rsidRDefault="000C65F4" w:rsidP="003776FB">
+    <w:p w14:paraId="4CEE0C79" w14:textId="7589ABB1" w:rsidR="000A3D70" w:rsidRPr="009A2864" w:rsidRDefault="000C65F4" w:rsidP="003776FB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pie</w:t>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vienots</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Receptes kopija_____ gab., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Izraksta kopija ____gab., Nosūtījuma kopija ____ gab., Citi dokumenti_____ gab.</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEE0C7A" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10916" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
@@ -3553,59 +3790,61 @@
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="531967D8" w14:textId="77777777" w:rsidR="00E02519" w:rsidRPr="00E02519" w:rsidRDefault="00E02519" w:rsidP="00E02519">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E02519">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4CEE0C95" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+          <w:p w14:paraId="4CEE0C95" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00B94298" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CEE0C97" w14:textId="385B7F59" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="00B35BB5" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -3712,96 +3951,231 @@
       <w:r w:rsidR="00EE7217" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> neinformējot mani par piešķirtās kompensācijas</w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE7217" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>apmēru</w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0BA574" w14:textId="77777777" w:rsidR="00EE7217" w:rsidRPr="000A5758" w:rsidRDefault="00EE7217" w:rsidP="000A3D70">
+    <w:p w14:paraId="7F0BA574" w14:textId="77777777" w:rsidR="00EE7217" w:rsidRPr="00902F4A" w:rsidRDefault="00EE7217" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01FC54B1" w14:textId="76C7AD72" w:rsidR="00EE7217" w:rsidRPr="00475BF3" w:rsidRDefault="000A2E43" w:rsidP="000A3D70">
+    <w:p w14:paraId="01FC54B1" w14:textId="4243067D" w:rsidR="00EE7217" w:rsidRDefault="000A2E43" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lēmums</w:t>
       </w:r>
       <w:r w:rsidR="000A3D70" w:rsidRPr="00475BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> par veselības aprūpes kompensācijas atteikumu neatbilstošu izmaksu gadījumā </w:t>
       </w:r>
       <w:r w:rsidRPr="00475BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">tiks nosūtīts uz oficiālo elektronisko adresi (e-adrese). </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="205CC3ED" w14:textId="77777777" w:rsidR="00FD1009" w:rsidRPr="00902F4A" w:rsidRDefault="00FD1009" w:rsidP="000A3D70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="10773" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10773"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD1009" w14:paraId="01E1DB12" w14:textId="77777777" w:rsidTr="00B94298">
+        <w:trPr>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5250D400" w14:textId="1CA2AEBE" w:rsidR="00FD1009" w:rsidRPr="00515556" w:rsidRDefault="00FD1009" w:rsidP="00822311">
+            <w:pPr>
+              <w:ind w:hanging="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izziņa par veselības aprūpes izdevumu daļēju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>kompensāciju</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  nav nepieciešama</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00B94298">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15463CFA" wp14:editId="1E7FC5B6">
+                  <wp:extent cx="188415" cy="169765"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="1905"/>
+                  <wp:docPr id="3" name="Attēls 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="189460" cy="170706"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="68B2C163" w14:textId="77777777" w:rsidR="009813A5" w:rsidRPr="000A5758" w:rsidRDefault="009813A5" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CEE0C9A" w14:textId="0196E262" w:rsidR="000A3D70" w:rsidRPr="009A2864" w:rsidRDefault="000A2E43" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -3869,57 +4243,57 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E69233" w14:textId="1B1E12B6" w:rsidR="009A2864" w:rsidRDefault="00E02519" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30E3189C" wp14:editId="7F06FA8E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30E3189C" wp14:editId="0BC27F42">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2516505</wp:posOffset>
+                  <wp:posOffset>2518327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>12700</wp:posOffset>
+                  <wp:posOffset>13860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="238125" cy="209550"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="238125" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
@@ -3927,51 +4301,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="425E31A8" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:198.15pt;margin-top:1pt;width:18.75pt;height:16.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4M5K2HAIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xooY2arlZdipAW&#10;WLHwAa7jJBaOx4zdpuXrd+K0pVzEA8IPlsczPj5zZmZ5c+gM2yv0GmzJs0nKmbISKm2bkn/5vHkx&#10;58wHYSthwKqSH5XnN6vnz5a9K1QOLZhKISMQ64velbwNwRVJ4mWrOuEn4JQlZw3YiUAmNkmFoif0&#10;ziR5mr5KesDKIUjlPd3ejU6+ivh1rWT4WNdeBWZKTtxC3DHu22FPVktRNChcq+WJhvgHFp3Qlj69&#10;QN2JINgO9W9QnZYIHuowkdAlUNdaqpgDZZOlv2Tz2AqnYi4kjncXmfz/g5Uf9g/IdEW148yKjkr0&#10;iUQTtjGKZYM8vfMFRT26BxwS9O4e5FfPLKxbilK3iNC3SlREKsYnPz0YDE9P2bZ/DxWhi12AqNSh&#10;xm4AJA3YIRbkeCmIOgQm6TJ/Oc/yGWeSXHm6mM1iwRJRnB879OGtgo4Nh5IjUY/gYn/vA5Gn0HNI&#10;JA9GVxttTDSw2a4Nsr2g3tjENeRLT/x1mLGsL/liRjz+DpHG9SeITgdqcqO7ks8vQaIYVHtjq9iC&#10;QWgznul/Y4nGWbmxAluojqQiwtjBNHF0aAG/c9ZT95bcf9sJVJyZd5Yqscim06HdozGdvc7JwGvP&#10;9tojrCSokgfOxuM6jCOyc6ibln7KYu4Wbql6tY7KDvxGViey1KFRvdM0DSNwbceoHzO/egIAAP//&#10;AwBQSwMEFAAGAAgAAAAhANEckNLdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyoQwwVTeNUCFQkjm164baJlyQltqPYaQNfz3Iqx9WMZt/LN7PtxYnG0Hmn4X6RgCBXe9O5&#10;RsOh3N49gQgRncHeO9LwTQE2xfVVjpnxZ7ej0z42gkdcyFBDG+OQSRnqliyGhR/IcfbpR4uRz7GR&#10;ZsQzj9tepkmylBY7xx9aHOilpfprP1kNVZce8GdXviV2tVXxfS6P08er1rc38/MaRKQ5Xsrwh8/o&#10;UDBT5Sdngug1qNVScVVDykqcPyjFKhUHjwnIIpf/BYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADgzkrYcAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhANEckNLdAAAACAEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="78605ED8" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:198.3pt;margin-top:1.1pt;width:18.75pt;height:16.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4M5K2HAIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xooY2arlZdipAW&#10;WLHwAa7jJBaOx4zdpuXrd+K0pVzEA8IPlsczPj5zZmZ5c+gM2yv0GmzJs0nKmbISKm2bkn/5vHkx&#10;58wHYSthwKqSH5XnN6vnz5a9K1QOLZhKISMQ64velbwNwRVJ4mWrOuEn4JQlZw3YiUAmNkmFoif0&#10;ziR5mr5KesDKIUjlPd3ejU6+ivh1rWT4WNdeBWZKTtxC3DHu22FPVktRNChcq+WJhvgHFp3Qlj69&#10;QN2JINgO9W9QnZYIHuowkdAlUNdaqpgDZZOlv2Tz2AqnYi4kjncXmfz/g5Uf9g/IdEW148yKjkr0&#10;iUQTtjGKZYM8vfMFRT26BxwS9O4e5FfPLKxbilK3iNC3SlREKsYnPz0YDE9P2bZ/DxWhi12AqNSh&#10;xm4AJA3YIRbkeCmIOgQm6TJ/Oc/yGWeSXHm6mM1iwRJRnB879OGtgo4Nh5IjUY/gYn/vA5Gn0HNI&#10;JA9GVxttTDSw2a4Nsr2g3tjENeRLT/x1mLGsL/liRjz+DpHG9SeITgdqcqO7ks8vQaIYVHtjq9iC&#10;QWgznul/Y4nGWbmxAluojqQiwtjBNHF0aAG/c9ZT95bcf9sJVJyZd5Yqscim06HdozGdvc7JwGvP&#10;9tojrCSokgfOxuM6jCOyc6ibln7KYu4Wbql6tY7KDvxGViey1KFRvdM0DSNwbceoHzO/egIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAIWgnn/eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m&#10;/ofNmHizS5dKLGVpjKYmHlt68bbACFR2lrBLi/56x1M9Tr6X977JtrPtxRlH3znSsFxEIJAqV3fU&#10;aDgWu4cnED4Yqk3vCDV8o4dtfnuTmbR2F9rj+RAawSXkU6OhDWFIpfRVi9b4hRuQmH260ZrA59jI&#10;ejQXLre9VFGUSGs64oXWDPjSYvV1mKyGslNH87Mv3iK73sXhfS5O08er1vd38/MGRMA5XMPwp8/q&#10;kLNT6Saqveg1xOsk4agGpUAwX8WrJYiSwaMCmWfy/wP5LwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA4M5K2HAIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCFoJ5/3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000A3D70" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a pastu uz</w:t>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009A2864" w:rsidRPr="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3981,257 +4355,261 @@
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                                              </w:t>
       </w:r>
       <w:r w:rsidR="00475BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A2864" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saņemšu personīgi Čiekurkalna 1.līnijā 1, K-1, Rīgā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE0C9C" w14:textId="6BC09460" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="00134F0C" w:rsidP="000A3D70">
+    <w:p w14:paraId="4CEE0C9C" w14:textId="6B7044E5" w:rsidR="000A3D70" w:rsidRPr="00C315AD" w:rsidRDefault="009A2864" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5758">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008356F5" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CEE0CF6" wp14:editId="6E4DF5FC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D0FEC84" wp14:editId="76F1705F">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>14605</wp:posOffset>
+                  <wp:posOffset>-635</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="219075" cy="219075"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:extent cx="238125" cy="209550"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="Rectangle 6"/>
+                <wp:docPr id="4" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="219075" cy="219075"/>
+                          <a:ext cx="238125" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5D4679B1" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:1.15pt;width:17.25pt;height:17.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAzd+CHQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqtlujptPUUYQ0&#10;YGLwA66Ok1g4tjm7Tcev5+x0pQOeEHmw7nLnz999d7e6OfaaHSR6ZU3Fi0nOmTTC1sq0Ff/6Zfvm&#10;mjMfwNSgrZEVf5Ke36xfv1oNrpRT21ldS2QEYnw5uIp3Ibgyy7zoZA9+Yp00FGws9hDIxTarEQZC&#10;73U2zfNFNlisHVohvae/d2OQrxN+00gRPjWNl4HpihO3kE5M5y6e2XoFZYvgOiVONOAfWPSgDD16&#10;hrqDAGyP6g+oXgm03jZhImyf2aZRQqYaqJoi/62axw6cTLWQON6dZfL/D1Z8PDwgU3XFF5wZ6KlF&#10;n0k0MK2WbBHlGZwvKevRPWAs0Lt7K755Zuymoyx5i2iHTkJNpIqYn724EB1PV9lu+GBrQod9sEmp&#10;Y4N9BCQN2DE15OncEHkMTNDPabHMr+acCQqd7PgClM+XHfrwTtqeRaPiSNQTOBzufRhTn1MSeatV&#10;vVVaJwfb3UYjOwDNxjZ9iT/VeJmmDRsqvpxP5wn5RcxfQuTp+xtErwINuVZ9xa/PSVBG1d6ammhC&#10;GUDp0abqtDnJGJUbO7Cz9ROpiHacYNo4MjqLPzgbaHor7r/vASVn+r2hTiyL2SyOe3Jm86spOXgZ&#10;2V1GwAiCqnjgbDQ3YVyRvUPVdvRSkWo39pa616ikbOzsyOpEliY09ea0TXEFLv2U9Wvn1z8BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD6eo9c2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4s4ugTaUsjdHUxGNLL94GGIHKzhJ2adFf73iqp8nLe3nvm2wz216daPSdYwP3iwgUceXq&#10;jhsDh2J7twLlA3KNvWMy8E0eNvn1VYZp7c68o9M+NEpK2KdooA1hSLX2VUsW/cINxOJ9utFiEDk2&#10;uh7xLOW213EULbXFjmWhxYFeWqq+9pM1UHbxAX92xVtkn7ZJeJ+L4/Txasztzfy8BhVoDpcw/OEL&#10;OuTCVLqJa696A/JIMBAnoMRMHh5BlXKXK9B5pv/D578AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAAM3fgh0CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA+nqPXNsAAAAEAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
-[...1 lines deleted...]
-              </v:rect>
+              <v:rect w14:anchorId="724B6705" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-.05pt;width:18.75pt;height:16.5pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnGX1MHQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xooY2arlZdipAW&#10;WLHwAa7jJBaOx4zdpuXrd+K0pVzEA8IPlsczPj5zZmZ5c+gM2yv0GmzJs0nKmbISKm2bkn/5vHkx&#10;58wHYSthwKqSH5XnN6vnz5a9K1QOLZhKISMQ64velbwNwRVJ4mWrOuEn4JQlZw3YiUAmNkmFoif0&#10;ziR5mr5KesDKIUjlPd3ejU6+ivh1rWT4WNdeBWZKTtxC3DHu22FPVktRNChcq+WJhvgHFp3Qlj69&#10;QN2JINgO9W9QnZYIHuowkdAlUNdaqpgDZZOlv2Tz2AqnYi4kjncXmfz/g5Uf9g/IdFXyKWdWdFSi&#10;TySasI1RLBvk6Z0vKOrRPeCQoHf3IL96ZmHdUpS6RYS+VaIiUjE++enBYHh6yrb9e6gIXewCRKUO&#10;NXYDIGnADrEgx0tB1CEwSZf5y3mWzziT5MrTxWwWC5aI4vzYoQ9vFXRsOJQciXoEF/t7H4g8hZ5D&#10;InkwutpoY6KBzXZtkO0F9cYmriFfeuKvw4xlfckXM+Lxd4g0rj9BdDpQkxvdlXx+CRLFoNobW8UW&#10;DEKb8Uz/G0s0zsqNFdhCdSQVEcYOpomjQwv4nbOeurfk/ttOoOLMvLNUiUU2nQ7tHo3p7HVOBl57&#10;ttceYSVBlTxwNh7XYRyRnUPdtPRTFnO3cEvVq3VUduA3sjqRpQ6N6p2maRiBaztG/Zj51RMAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAWz0JO2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcWqep+GmIUyFQkTi26YXbJl6SQLyOYqcNPD3LCU6r0Yxmvs23s+vVicbQeTawWiagiGtv&#10;O24MHMvd4h5UiMgWe89k4IsCbIvLixwz68+8p9MhNkpKOGRooI1xyLQOdUsOw9IPxOK9+9FhFDk2&#10;2o54lnLX6zRJbrXDjmWhxYGeWqo/D5MzUHXpEb/35UviNrt1fJ3Lj+nt2Zjrq/nxAVSkOf6F4Rdf&#10;0KEQpspPbIPqDcgj0cBiBUrM9d0NqEpuugFd5Po/fPEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEApxl9TB0CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAFs9CTtsAAAAEAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="009A2864">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">        </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="000A3D70" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegumā norādīto adresi </w:t>
       </w:r>
       <w:r w:rsidR="009813A5" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEE0C9F" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CEE0CA0" w14:textId="453FB479" w:rsidR="000A3D70" w:rsidRPr="00AF4A76" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29B21ED4" w14:textId="35CE4527" w:rsidR="000C65F4" w:rsidRPr="000C65F4" w:rsidRDefault="001D7FC4" w:rsidP="000A3D70">
+    <w:p w14:paraId="29B21ED4" w14:textId="475C05B8" w:rsidR="000C65F4" w:rsidRPr="000C65F4" w:rsidRDefault="008356F5" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C5CF0A2" wp14:editId="5FCF1579">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30544F24" wp14:editId="2D6CF61D">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>left</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>13310</wp:posOffset>
+                  <wp:posOffset>-635</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="219075" cy="219075"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:extent cx="238125" cy="209550"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:docPr id="5" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="219075" cy="219075"/>
+                          <a:ext cx="238125" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="760CA12B" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:1.05pt;width:17.25pt;height:17.25pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkrmwPHQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCZG2MOEWRLsOA&#10;bi3W7QMYWY6FyZJGKXGyrx8lp1m67WmYHwTSpI4OD8nFzaHXbC/RK2tqXkxyzqQRtlFmW/OvX9Zv&#10;rjnzAUwD2hpZ86P0/Gb5+tVicJUsbWd1I5ERiPHV4GreheCqLPOikz34iXXSULC12EMgF7dZgzAQ&#10;eq+zMs/fZoPFxqEV0nv6ezcG+TLht60U4aFtvQxM15y4hXRiOjfxzJYLqLYIrlPiRAP+gUUPytCj&#10;Z6g7CMB2qP6A6pVA620bJsL2mW1bJWSqgaop8t+qeerAyVQLiePdWSb//2DFp/0jMtXUvOTMQE8t&#10;+kyigdlqycooz+B8RVlP7hFjgd7dW/HNM2NXHWXJW0Q7dBIaIlXE/OzFheh4uso2w0fbEDrsgk1K&#10;HVrsIyBpwA6pIcdzQ+QhMEE/y2KeX804ExQ62fEFqJ4vO/ThvbQ9i0bNkagncNjf+zCmPqck8lar&#10;Zq20Tg5uNyuNbA80G+v0Jf5U42WaNmyo+XxWzhLyi5i/hMjT9zeIXgUacq36ml+fk6CKqr0zDdGE&#10;KoDSo03VaXOSMSo3dmBjmyOpiHacYNo4MjqLPzgbaHpr7r/vACVn+oOhTsyL6TSOe3Kms6uSHLyM&#10;bC4jYARB1TxwNpqrMK7IzqHadvRSkWo39pa616qkbOzsyOpEliY09ea0TXEFLv2U9Wvnlz8BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC9Rb+M2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4s0upEqUsjdHUxGNLL94GmALKzhJ2adFf73iqp8nLe3nvm2wz216daPSdYwPLRQSKuHJ1&#10;x42BQ7G9ewTlA3KNvWMy8E0eNvn1VYZp7c68o9M+NEpK2KdooA1hSLX2VUsW/cINxOId3WgxiBwb&#10;XY94lnLb6ziKEm2xY1locaCXlqqv/WQNlF18wJ9d8RbZp+0qvM/F5/Txasztzfy8BhVoDpcw/OEL&#10;OuTCVLqJa696A/JIMBAvQYm5un8AVcpNEtB5pv/D578AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEApK5sDx0CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAvUW/jNsAAAAEAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
-[...1 lines deleted...]
-              </v:rect>
+              <v:rect w14:anchorId="3B90FAB1" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-.05pt;width:18.75pt;height:16.5pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0REt+HAIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xooY2arlZdipAW&#10;WLHwAa7jJBaOx4zdpuXrd+K0pVzEA8IPlsczPj5zZmZ5c+gM2yv0GmzJs0nKmbISKm2bkn/5vHkx&#10;58wHYSthwKqSH5XnN6vnz5a9K1QOLZhKISMQ64velbwNwRVJ4mWrOuEn4JQlZw3YiUAmNkmFoif0&#10;ziR5mr5KesDKIUjlPd3ejU6+ivh1rWT4WNdeBWZKTtxC3DHu22FPVktRNChcq+WJhvgHFp3Qlj69&#10;QN2JINgO9W9QnZYIHuowkdAlUNdaqpgDZZOlv2Tz2AqnYi4kjncXmfz/g5Uf9g/IdFXyGWdWdFSi&#10;TySasI1RLBvk6Z0vKOrRPeCQoHf3IL96ZmHdUpS6RYS+VaIiUjE++enBYHh6yrb9e6gIXewCRKUO&#10;NXYDIGnADrEgx0tB1CEwSZf5y3mWEzFJrjxdzGaxYIkozo8d+vBWQceGQ8mRqEdwsb/3gchT6Dkk&#10;kgejq402JhrYbNcG2V5Qb2ziGvKlJ/46zFjWl3wxIx5/h0jj+hNEpwM1udFdyeeXIFEMqr2xVWzB&#10;ILQZz/S/sUTjrNxYgS1UR1IRYexgmjg6tIDfOeupe0vuv+0EKs7MO0uVWGTT6dDu0ZjOXudk4LVn&#10;e+0RVhJUyQNn43EdxhHZOdRNSz9lMXcLt1S9WkdlB34jqxNZ6tCo3mmahhG4tmPUj5lfPQEAAP//&#10;AwBQSwMEFAAGAAgAAAAhABbPQk7bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNxap6n4aYhTIVCROLbphdsmXpJAvI5ipw08PcsJTqvRjGa+zbez69WJxtB5NrBaJqCIa287&#10;bgwcy93iHlSIyBZ7z2TgiwJsi8uLHDPrz7yn0yE2Sko4ZGigjXHItA51Sw7D0g/E4r370WEUOTba&#10;jniWctfrNElutcOOZaHFgZ5aqj8PkzNQdekRv/flS+I2u3V8ncuP6e3ZmOur+fEBVKQ5/oXhF1/Q&#10;oRCmyk9sg+oNyCPRwGIFSsz13Q2oSm66AV3k+j988QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB0REt+HAIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAWz0JO2wAAAAQBAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000C65F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C65F4" w:rsidRPr="000C65F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>deklarēto dzīvesvietas adresi (</w:t>
       </w:r>
@@ -4255,171 +4633,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52BB8947" w14:textId="77777777" w:rsidR="000C65F4" w:rsidRPr="009A2864" w:rsidRDefault="000C65F4" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A14890D" w14:textId="77777777" w:rsidR="009A2864" w:rsidRPr="009A2864" w:rsidRDefault="009A2864" w:rsidP="000A3D70">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4CEE0CA1" w14:textId="53165054" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Informācija par personas datu apstrādi. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pārzinis: </w:t>
+        <w:t xml:space="preserve">Pārzinis: Iekšlietu ministrijas veselības un sporta centrs. Mērķis: apmaksāt un kompensēt Iekšlietu ministrijas sistēmas iestāžu un Ieslodzījuma vietu pārvaldes amatpersonām ar speciālajām dienesta pakāpēm veselības aprūpes pakalpojumus. Informācija vietnē: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="000A5758">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://vsc.iem.gov.lv/fizisko-personu-datu-apstrade/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE0CA2" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+    <w:p w14:paraId="4CEE0CA2" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00B94298" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CEE0CA3" w14:textId="26F18CAA" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="00EE7217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00C90F15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>26</w:t>
@@ -4450,63 +4774,63 @@
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Iesniedzēja paraksts_________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EE7217" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="0016283D" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE3A8C5" w14:textId="77777777" w:rsidR="00A62CD9" w:rsidRDefault="00A62CD9" w:rsidP="00EE7217">
+    <w:p w14:paraId="6BE3A8C5" w14:textId="77777777" w:rsidR="00A62CD9" w:rsidRPr="00B94298" w:rsidRDefault="00A62CD9" w:rsidP="00EE7217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1196C453" w14:textId="0538B77B" w:rsidR="00EE7217" w:rsidRPr="00A62CD9" w:rsidRDefault="0016283D" w:rsidP="00EE7217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A62CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -4519,116 +4843,104 @@
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Dokumenta rekvizītu "paraksts" neaizpilda, ja elektroniskais dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEE0CA4" w14:textId="6C1C0E28" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CEE0CA6" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+    <w:p w14:paraId="4CEE0CA6" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00B94298" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CEE0CA7" w14:textId="1A0FCE51" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+    <w:p w14:paraId="4CEE0CA7" w14:textId="72E9FD27" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LĒMUMS  </w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="001D7FC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aizpilda </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001D7FC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Iekšlietu</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> ministrijas veselības un sporta centra darbinieks</w:t>
+        <w:t>Iekšlietu ministrijas veselības un sporta centra darbinieks</w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009000ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="009000ED" w:rsidRPr="009000ED">
@@ -5719,63 +6031,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B73EEB6" w14:textId="77777777" w:rsidR="00CE47BB" w:rsidRPr="00CE47BB" w:rsidRDefault="00CE47BB" w:rsidP="00CE47BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE47BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacientu </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Pacientu līdzmaksājumi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69999342" w14:textId="77777777" w:rsidR="00CE47BB" w:rsidRPr="00CE47BB" w:rsidRDefault="00CE47BB" w:rsidP="00CE47BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -6594,120 +6895,88 @@
               <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotDotDash" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="615A0D21" w14:textId="77777777" w:rsidR="00CE47BB" w:rsidRPr="00CE47BB" w:rsidRDefault="00CE47BB" w:rsidP="00CE47BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE47BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">*Ministru kabineta 2010. gada 21. jūnija noteikumu Nr.569 „Kārtība, kādā </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> ministrijas sistēmas iestāžu un Ieslodzījuma vietu pārvaldes amatpersona ar speciālo dienesta pakāpi saņem apmaksātus veselības aprūpes pakalpojumus” punkti.</w:t>
+              <w:t>*Ministru kabineta 2010. gada 21. jūnija noteikumu Nr.569 „Kārtība, kādā Iekšlietu ministrijas sistēmas iestāžu un Ieslodzījuma vietu pārvaldes amatpersona ar speciālo dienesta pakāpi saņem apmaksātus veselības aprūpes pakalpojumus” punkti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4907" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56B6A485" w14:textId="77777777" w:rsidR="00CE47BB" w:rsidRPr="00CE47BB" w:rsidRDefault="00CE47BB" w:rsidP="00CE47BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE47BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Iekšlietu</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> ministrijas veselības un sporta centrā</w:t>
+              <w:t>Iekšlietu ministrijas veselības un sporta centrā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5758" w:rsidRPr="00CE47BB" w14:paraId="330BE8DD" w14:textId="77777777" w:rsidTr="009000ED">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5861" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotDotDash" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FB85314" w14:textId="77777777" w:rsidR="00CE47BB" w:rsidRPr="00CE47BB" w:rsidRDefault="00CE47BB" w:rsidP="00CE47BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6789,131 +7058,100 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4907" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41058207" w14:textId="77777777" w:rsidR="00CE47BB" w:rsidRPr="00CE47BB" w:rsidRDefault="00CE47BB" w:rsidP="00CE47BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CE47BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Reģ</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 28/1.1.1-88/</w:t>
+              <w:t>Reģ. Nr 28/1.1.1-88/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CEE0CF3" w14:textId="6E84296C" w:rsidR="00CC50C1" w:rsidRPr="002531E0" w:rsidRDefault="00CC50C1" w:rsidP="006848E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC50C1" w:rsidRPr="002531E0" w:rsidSect="007F3CB5">
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="340" w:right="567" w:bottom="340" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C7ADDB0" w14:textId="77777777" w:rsidR="00785C42" w:rsidRDefault="00785C42" w:rsidP="00AB7DC3">
+    <w:p w14:paraId="574BB747" w14:textId="77777777" w:rsidR="00465C3B" w:rsidRDefault="00465C3B" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0218E018" w14:textId="77777777" w:rsidR="00785C42" w:rsidRDefault="00785C42" w:rsidP="00AB7DC3">
+    <w:p w14:paraId="6902ADEF" w14:textId="77777777" w:rsidR="00465C3B" w:rsidRDefault="00465C3B" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6938,61 +7176,61 @@
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B176F0D" w14:textId="77777777" w:rsidR="00785C42" w:rsidRDefault="00785C42" w:rsidP="00AB7DC3">
+    <w:p w14:paraId="11952AAE" w14:textId="77777777" w:rsidR="00465C3B" w:rsidRDefault="00465C3B" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F2D4DA7" w14:textId="77777777" w:rsidR="00785C42" w:rsidRDefault="00785C42" w:rsidP="00AB7DC3">
+    <w:p w14:paraId="7F8A250B" w14:textId="77777777" w:rsidR="00465C3B" w:rsidRDefault="00465C3B" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2091069437"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -7623,317 +7861,330 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="v1FshicM0oK2DHPa3N2SN4RXxmS+A7e8Mw+VmKKx/Y7qwlimOwsHV6m0xL6IpS1FQlSxij28BOVmRUIiMpSzMA==" w:salt="Vfw1Xihm4useZb0J4VskMQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA64F7"/>
-    <w:rsid w:val="00050473"/>
     <w:rsid w:val="0005312D"/>
+    <w:rsid w:val="0005772E"/>
     <w:rsid w:val="00077B2C"/>
     <w:rsid w:val="00084269"/>
     <w:rsid w:val="00084D04"/>
     <w:rsid w:val="000852DE"/>
     <w:rsid w:val="0009221E"/>
     <w:rsid w:val="000A2E43"/>
     <w:rsid w:val="000A3A27"/>
     <w:rsid w:val="000A3D70"/>
     <w:rsid w:val="000A3E24"/>
     <w:rsid w:val="000A42AB"/>
     <w:rsid w:val="000A5758"/>
-    <w:rsid w:val="000A5C31"/>
     <w:rsid w:val="000B11B3"/>
     <w:rsid w:val="000C65F4"/>
+    <w:rsid w:val="000C76BE"/>
     <w:rsid w:val="000D1F30"/>
     <w:rsid w:val="000D5775"/>
     <w:rsid w:val="000E1A9F"/>
+    <w:rsid w:val="00100F65"/>
     <w:rsid w:val="001111E8"/>
     <w:rsid w:val="001238A2"/>
     <w:rsid w:val="001302F6"/>
     <w:rsid w:val="00134F0C"/>
     <w:rsid w:val="00155C87"/>
     <w:rsid w:val="0016283D"/>
     <w:rsid w:val="00184EBB"/>
     <w:rsid w:val="0019309F"/>
     <w:rsid w:val="001D7FC4"/>
     <w:rsid w:val="001F766C"/>
     <w:rsid w:val="00205B58"/>
     <w:rsid w:val="00247C06"/>
     <w:rsid w:val="00251E7F"/>
     <w:rsid w:val="002531E0"/>
-    <w:rsid w:val="0026043E"/>
-    <w:rsid w:val="00270A99"/>
     <w:rsid w:val="00286033"/>
     <w:rsid w:val="00295FF5"/>
-    <w:rsid w:val="002C07E2"/>
+    <w:rsid w:val="002A7B1C"/>
     <w:rsid w:val="002F3F5B"/>
     <w:rsid w:val="003143D7"/>
     <w:rsid w:val="003148AB"/>
+    <w:rsid w:val="003204B6"/>
     <w:rsid w:val="00351CD3"/>
     <w:rsid w:val="0035272E"/>
     <w:rsid w:val="00372BA2"/>
     <w:rsid w:val="003776FB"/>
     <w:rsid w:val="00391FA0"/>
     <w:rsid w:val="00393D71"/>
     <w:rsid w:val="003944B3"/>
     <w:rsid w:val="00395FE5"/>
     <w:rsid w:val="003A338D"/>
     <w:rsid w:val="003A4F6D"/>
     <w:rsid w:val="003B123B"/>
     <w:rsid w:val="003B386C"/>
     <w:rsid w:val="003C125B"/>
     <w:rsid w:val="003F2992"/>
     <w:rsid w:val="004133C1"/>
     <w:rsid w:val="00424DE0"/>
     <w:rsid w:val="00440901"/>
     <w:rsid w:val="00441827"/>
     <w:rsid w:val="00456AF4"/>
+    <w:rsid w:val="00465C3B"/>
     <w:rsid w:val="00475BF3"/>
+    <w:rsid w:val="004A4811"/>
+    <w:rsid w:val="004A4F4B"/>
     <w:rsid w:val="004D32ED"/>
     <w:rsid w:val="004E15A5"/>
     <w:rsid w:val="00503248"/>
     <w:rsid w:val="00506893"/>
     <w:rsid w:val="005210F6"/>
     <w:rsid w:val="00537090"/>
     <w:rsid w:val="005418A1"/>
     <w:rsid w:val="005723CD"/>
     <w:rsid w:val="005745D2"/>
     <w:rsid w:val="0058686B"/>
     <w:rsid w:val="00591CD1"/>
     <w:rsid w:val="005A0B9F"/>
     <w:rsid w:val="005A7398"/>
     <w:rsid w:val="005E4998"/>
     <w:rsid w:val="00612D3A"/>
     <w:rsid w:val="00614846"/>
     <w:rsid w:val="00621332"/>
     <w:rsid w:val="006213C7"/>
     <w:rsid w:val="00623A92"/>
     <w:rsid w:val="00623ED0"/>
     <w:rsid w:val="00626318"/>
     <w:rsid w:val="00627A50"/>
     <w:rsid w:val="00632BD2"/>
     <w:rsid w:val="00634AD2"/>
     <w:rsid w:val="006417F4"/>
     <w:rsid w:val="00663D21"/>
     <w:rsid w:val="006725A0"/>
     <w:rsid w:val="00672C21"/>
     <w:rsid w:val="006835D0"/>
     <w:rsid w:val="006848E4"/>
+    <w:rsid w:val="00690952"/>
+    <w:rsid w:val="006A4294"/>
     <w:rsid w:val="006B5EB7"/>
     <w:rsid w:val="006C2059"/>
     <w:rsid w:val="006C7C00"/>
     <w:rsid w:val="006D29AF"/>
     <w:rsid w:val="006D3BA2"/>
     <w:rsid w:val="006E0512"/>
     <w:rsid w:val="006E245B"/>
     <w:rsid w:val="00711857"/>
     <w:rsid w:val="007300A4"/>
     <w:rsid w:val="007316CE"/>
     <w:rsid w:val="007322F8"/>
     <w:rsid w:val="007324FA"/>
+    <w:rsid w:val="007409EE"/>
     <w:rsid w:val="00746830"/>
     <w:rsid w:val="00755922"/>
     <w:rsid w:val="007802D9"/>
     <w:rsid w:val="007846B9"/>
-    <w:rsid w:val="00785C42"/>
     <w:rsid w:val="00786A38"/>
     <w:rsid w:val="007930BF"/>
     <w:rsid w:val="007C02DB"/>
     <w:rsid w:val="007C653A"/>
     <w:rsid w:val="007D4A7D"/>
     <w:rsid w:val="007E3312"/>
     <w:rsid w:val="007F3CB5"/>
     <w:rsid w:val="00810933"/>
     <w:rsid w:val="008323C6"/>
+    <w:rsid w:val="008356F5"/>
     <w:rsid w:val="00843670"/>
     <w:rsid w:val="008623CC"/>
     <w:rsid w:val="00871F1A"/>
     <w:rsid w:val="0087238C"/>
     <w:rsid w:val="008767E1"/>
     <w:rsid w:val="0088026F"/>
     <w:rsid w:val="0088070B"/>
     <w:rsid w:val="008910CB"/>
     <w:rsid w:val="008B7DE9"/>
     <w:rsid w:val="008D277C"/>
     <w:rsid w:val="008E6171"/>
     <w:rsid w:val="008F2E5B"/>
     <w:rsid w:val="008F4010"/>
     <w:rsid w:val="009000ED"/>
     <w:rsid w:val="0090174E"/>
+    <w:rsid w:val="00902F4A"/>
     <w:rsid w:val="0092033C"/>
     <w:rsid w:val="0092220C"/>
     <w:rsid w:val="009252A0"/>
     <w:rsid w:val="00925389"/>
     <w:rsid w:val="009516E8"/>
     <w:rsid w:val="009646CD"/>
     <w:rsid w:val="00966610"/>
     <w:rsid w:val="009703B1"/>
     <w:rsid w:val="009813A5"/>
     <w:rsid w:val="0098492C"/>
     <w:rsid w:val="009869EB"/>
     <w:rsid w:val="009929DB"/>
     <w:rsid w:val="009A2864"/>
     <w:rsid w:val="009A36F7"/>
     <w:rsid w:val="009D0E0C"/>
     <w:rsid w:val="009D6305"/>
     <w:rsid w:val="009F59C9"/>
     <w:rsid w:val="00A62CD9"/>
     <w:rsid w:val="00A66A9B"/>
     <w:rsid w:val="00AA64F7"/>
     <w:rsid w:val="00AA6DD3"/>
     <w:rsid w:val="00AB7DC3"/>
     <w:rsid w:val="00AC2444"/>
     <w:rsid w:val="00AC75EC"/>
     <w:rsid w:val="00AD06BE"/>
     <w:rsid w:val="00AD4EFC"/>
     <w:rsid w:val="00AE63F4"/>
     <w:rsid w:val="00AF4A76"/>
     <w:rsid w:val="00AF7450"/>
     <w:rsid w:val="00B022D8"/>
     <w:rsid w:val="00B3068B"/>
     <w:rsid w:val="00B3148C"/>
     <w:rsid w:val="00B35BB5"/>
     <w:rsid w:val="00B41784"/>
+    <w:rsid w:val="00B426B4"/>
     <w:rsid w:val="00B635E3"/>
     <w:rsid w:val="00B739BD"/>
     <w:rsid w:val="00B9105C"/>
+    <w:rsid w:val="00B94298"/>
     <w:rsid w:val="00BD2C9C"/>
     <w:rsid w:val="00BD7BBC"/>
     <w:rsid w:val="00C00346"/>
     <w:rsid w:val="00C03A58"/>
-    <w:rsid w:val="00C11E78"/>
     <w:rsid w:val="00C174C7"/>
     <w:rsid w:val="00C26E9E"/>
+    <w:rsid w:val="00C315AD"/>
     <w:rsid w:val="00C40D81"/>
     <w:rsid w:val="00C425CB"/>
     <w:rsid w:val="00C5437F"/>
     <w:rsid w:val="00C62D11"/>
     <w:rsid w:val="00C658DB"/>
     <w:rsid w:val="00C704DD"/>
     <w:rsid w:val="00C7571C"/>
     <w:rsid w:val="00C85CBE"/>
     <w:rsid w:val="00C90F15"/>
     <w:rsid w:val="00C911D1"/>
     <w:rsid w:val="00C924AC"/>
     <w:rsid w:val="00CA0386"/>
     <w:rsid w:val="00CB117C"/>
     <w:rsid w:val="00CB3FCA"/>
     <w:rsid w:val="00CB5E50"/>
     <w:rsid w:val="00CC50C1"/>
     <w:rsid w:val="00CE2629"/>
     <w:rsid w:val="00CE4378"/>
     <w:rsid w:val="00CE47BB"/>
     <w:rsid w:val="00CE712C"/>
+    <w:rsid w:val="00CF159A"/>
     <w:rsid w:val="00CF3D64"/>
-    <w:rsid w:val="00D13634"/>
     <w:rsid w:val="00D35FFA"/>
     <w:rsid w:val="00D37AE5"/>
     <w:rsid w:val="00D37DD1"/>
     <w:rsid w:val="00D410E6"/>
     <w:rsid w:val="00D67A29"/>
     <w:rsid w:val="00D74B7F"/>
     <w:rsid w:val="00D90FE9"/>
     <w:rsid w:val="00DB0797"/>
     <w:rsid w:val="00DB0D9E"/>
     <w:rsid w:val="00DB6347"/>
     <w:rsid w:val="00DD1246"/>
     <w:rsid w:val="00E02519"/>
     <w:rsid w:val="00E1151B"/>
     <w:rsid w:val="00E26E76"/>
+    <w:rsid w:val="00E32430"/>
     <w:rsid w:val="00E358A0"/>
     <w:rsid w:val="00E36FDF"/>
     <w:rsid w:val="00E443BD"/>
     <w:rsid w:val="00E4695E"/>
     <w:rsid w:val="00E53510"/>
     <w:rsid w:val="00E53CDE"/>
     <w:rsid w:val="00E54F57"/>
     <w:rsid w:val="00E623A8"/>
     <w:rsid w:val="00E72337"/>
     <w:rsid w:val="00E73E4D"/>
     <w:rsid w:val="00E93C94"/>
     <w:rsid w:val="00E976CF"/>
     <w:rsid w:val="00EB6DFA"/>
     <w:rsid w:val="00EC044F"/>
     <w:rsid w:val="00EC42A1"/>
     <w:rsid w:val="00EC7BD9"/>
     <w:rsid w:val="00ED1FDC"/>
     <w:rsid w:val="00ED7314"/>
     <w:rsid w:val="00EE7217"/>
+    <w:rsid w:val="00EF2541"/>
     <w:rsid w:val="00F173DC"/>
     <w:rsid w:val="00F266B3"/>
     <w:rsid w:val="00F405EE"/>
     <w:rsid w:val="00F42D92"/>
     <w:rsid w:val="00F531DC"/>
     <w:rsid w:val="00F53E89"/>
     <w:rsid w:val="00F60D8A"/>
     <w:rsid w:val="00F9335B"/>
     <w:rsid w:val="00FA6C03"/>
     <w:rsid w:val="00FB0B25"/>
     <w:rsid w:val="00FB6A67"/>
+    <w:rsid w:val="00FD1009"/>
     <w:rsid w:val="00FF169E"/>
     <w:rsid w:val="00FF27B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -8644,51 +8895,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2078088853">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vsc.iem.gov.lv/fizisko-personu-datu-apstrade/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vsc.iem.gov.lv/fizisko-personu-datu-apstrade/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8929,77 +9180,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F7B720-D167-4411-8048-A8A8D4A248AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2359</Words>
-  <Characters>1345</Characters>
+  <Words>2428</Words>
+  <Characters>1384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3697</CharactersWithSpaces>
+  <CharactersWithSpaces>3805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aisma Gavare</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>