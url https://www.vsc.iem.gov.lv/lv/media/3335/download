--- v1 (2026-08-14)
+++ v2 (2026-10-02)
@@ -2761,75 +2761,75 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1499" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="60296E0E" w14:textId="257D01E7" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="736336AC" w14:textId="1902A46E" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
+          <w:p w14:paraId="736336AC" w14:textId="15513CA5" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00DF60A8" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Teksts48"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2868,136 +2868,136 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
-            <w:r w:rsidR="001478CE">
+            <w:r w:rsidR="00B56574">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Teksts48"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001478CE">
+            <w:r w:rsidR="00B56574">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="001478CE">
-[...6 lines deleted...]
-            <w:r w:rsidR="001478CE">
+            <w:r w:rsidR="00B56574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B56574">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001478CE">
-[...44 lines deleted...]
-            <w:r w:rsidR="001478CE">
+            <w:r w:rsidR="00B56574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56574">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1019" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4035522E" w14:textId="03DBCA9D" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -3270,75 +3270,75 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1593" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="3F6E5891" w14:textId="27E359DB" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD54E74" w14:textId="532A7181" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
+          <w:p w14:paraId="7CD54E74" w14:textId="6ABECB11" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00B56574" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3681,75 +3681,75 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1499" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="5002A0DF" w14:textId="2CD294BC" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49B0DE0D" w14:textId="156AC0E4" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
+          <w:p w14:paraId="49B0DE0D" w14:textId="288B4144" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00DF60A8" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3779,143 +3779,50 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...91 lines deleted...]
-            <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1019" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21437749" w14:textId="1E5BE70E" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4193,75 +4100,75 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1593" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="0271F617" w14:textId="189775E2" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25AEF183" w14:textId="27C0C8F4" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="0038795A" w:rsidP="006848E4">
+          <w:p w14:paraId="25AEF183" w14:textId="3A19FA22" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00B56574" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4604,75 +4511,75 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1499" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="7E856B5C" w14:textId="7785F9E5" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF93B6C" w14:textId="3B76B5C2" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00855D64" w:rsidP="006848E4">
+          <w:p w14:paraId="6FF93B6C" w14:textId="7748FDB9" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00DF60A8" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4702,143 +4609,50 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...91 lines deleted...]
-            <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1019" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4769820A" w14:textId="5D518D9A" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5116,75 +4930,75 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1593" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="6D587749" w14:textId="23BEC34F" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="551559E6" w14:textId="38B2E939" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
+          <w:p w14:paraId="551559E6" w14:textId="3B09A6BE" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00B56574" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5527,75 +5341,75 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1499" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="18845EBD" w14:textId="5500D6F6" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B38D526" w14:textId="54279F87" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
+          <w:p w14:paraId="7B38D526" w14:textId="45F230DA" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00DF60A8" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5625,143 +5439,50 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...91 lines deleted...]
-            <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1019" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E5606A5" w14:textId="4C0A42E3" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6047,75 +5768,75 @@
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1593" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="6F9DDA0F" w14:textId="2FF4D3EB" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDAFF0E" w14:textId="2541AA1E" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
+          <w:p w14:paraId="7BDAFF0E" w14:textId="1CFDBC73" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00B56574" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6467,75 +6188,75 @@
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2C4D9F96" w14:textId="4ECF7E30" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69B59507" w14:textId="0F1FE5E6" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
+          <w:p w14:paraId="69B59507" w14:textId="63165310" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00DF60A8" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6565,143 +6286,50 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...91 lines deleted...]
-            <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1019" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76232FC4" w14:textId="38F40CE7" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
@@ -6999,75 +6627,75 @@
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="06AF5CA0" w14:textId="43153D5A" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="598DEB14" w14:textId="040AA07D" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
+          <w:p w14:paraId="598DEB14" w14:textId="50C29E32" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00B56574" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7422,75 +7050,75 @@
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5CD7A1D7" w14:textId="569E5680" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57688A99" w14:textId="55C35297" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
+          <w:p w14:paraId="57688A99" w14:textId="0982F391" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00DF60A8" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7520,143 +7148,50 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...91 lines deleted...]
-            <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1019" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6099F316" w14:textId="7F899B3B" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
@@ -7957,75 +7492,75 @@
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="42F9A38A" w14:textId="70399033" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="359659C0" w14:textId="05624194" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
+          <w:p w14:paraId="359659C0" w14:textId="456F430E" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00B56574" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:maxLength w:val="8"/>
+                    <w:maxLength w:val="9"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8919,51 +8454,51 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2618480E" w14:textId="77777777" w:rsidR="00556F2C" w:rsidRPr="006C3DE5" w:rsidRDefault="00556F2C" w:rsidP="002E5F38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CEE0C79" w14:textId="3A68B8B7" w:rsidR="000A3D70" w:rsidRPr="009A2864" w:rsidRDefault="000C65F4" w:rsidP="002E5F38">
+    <w:p w14:paraId="4CEE0C79" w14:textId="3D7D9944" w:rsidR="000A3D70" w:rsidRPr="009A2864" w:rsidRDefault="000C65F4" w:rsidP="002E5F38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pie</w:t>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vienots</w:t>
       </w:r>
@@ -11046,57 +10581,57 @@
             <w:r w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Atzīme2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="64" w:name="Atzīme2"/>
             <w:r w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F77E82">
+            <w:r w:rsidR="00A72F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F77E82">
+            <w:r w:rsidR="00A72F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="64"/>
             <w:r w:rsidR="006858D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidR="006858D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -11121,57 +10656,57 @@
             </w:r>
             <w:r w:rsidR="006858D4" w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Atzīme2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="006858D4" w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F77E82">
+            <w:r w:rsidR="00A72F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F77E82">
+            <w:r w:rsidR="00A72F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006858D4" w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01C5334B" w14:textId="77777777" w:rsidR="00355C47" w:rsidRPr="006C3DE5" w:rsidRDefault="00355C47" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
@@ -11362,51 +10897,51 @@
               <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00475BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saņemšu personīgi Čiekurkalna 1.līnijā 1, K-1, Rīgā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE0C9C" w14:textId="7D948D20" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="00F77E82" w:rsidP="009C7BA7">
+    <w:p w14:paraId="4CEE0C9C" w14:textId="7D948D20" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="00A72F9F" w:rsidP="009C7BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:id w:val="-395284248"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0029479D">
             <w:rPr>
@@ -11415,51 +10950,51 @@
               <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000A3D70" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegumā norādīto adresi </w:t>
       </w:r>
       <w:r w:rsidR="009813A5" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B21ED4" w14:textId="46BAAD0B" w:rsidR="000C65F4" w:rsidRDefault="00F77E82" w:rsidP="009C7BA7">
+    <w:p w14:paraId="29B21ED4" w14:textId="46BAAD0B" w:rsidR="000C65F4" w:rsidRDefault="00A72F9F" w:rsidP="009C7BA7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:id w:val="-1913077378"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -14066,51 +13601,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CEE0CF3" w14:textId="767F642D" w:rsidR="00CC50C1" w:rsidRPr="002531E0" w:rsidRDefault="00704C43" w:rsidP="006848E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CC50C1" w:rsidRPr="002531E0" w:rsidSect="00A06941">
+    <w:sectPr w:rsidR="00CC50C1" w:rsidRPr="002531E0" w:rsidSect="00B56574">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="55" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5B634724" w14:textId="77777777" w:rsidR="00F82DC2" w:rsidRDefault="00F82DC2" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2B31703E" w14:textId="77777777" w:rsidR="00F82DC2" w:rsidRDefault="00F82DC2" w:rsidP="00AB7DC3">
@@ -14855,56 +14390,56 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PzaJElGh4mg9bCB8OOqQSnbs4RfeTCV1ZP9FRciB/4HyQdNmMT2dRErl+zTwjTMngtNdUGvQc/SRKNp4LKP8sQ==" w:salt="gg4ZRLJdIIEEk+eSEVfIww=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ImGxcx20AE46O92C8DonI+DaOmT8rc08NQXKYJWcPbSZQy4EXrsqLU3+G8GZZAjBrq2ZPuk1HOgxellr9qEejQ==" w:salt="EtT+mrvwUHxlliE5dDKt/g=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="100353"/>
+    <o:shapedefaults v:ext="edit" spidmax="104449"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA64F7"/>
     <w:rsid w:val="000010BB"/>
     <w:rsid w:val="00012EE1"/>
     <w:rsid w:val="0003131D"/>
     <w:rsid w:val="00041CF7"/>
     <w:rsid w:val="00045B73"/>
     <w:rsid w:val="0005312D"/>
@@ -15080,67 +14615,69 @@
     <w:rsid w:val="006C3DE5"/>
     <w:rsid w:val="006C4FE6"/>
     <w:rsid w:val="006C751A"/>
     <w:rsid w:val="006C7C00"/>
     <w:rsid w:val="006D29AF"/>
     <w:rsid w:val="006D3BA2"/>
     <w:rsid w:val="006E0512"/>
     <w:rsid w:val="006E245B"/>
     <w:rsid w:val="00704C43"/>
     <w:rsid w:val="0070638E"/>
     <w:rsid w:val="00711857"/>
     <w:rsid w:val="007300A4"/>
     <w:rsid w:val="007316CE"/>
     <w:rsid w:val="007322F8"/>
     <w:rsid w:val="007324FA"/>
     <w:rsid w:val="00746830"/>
     <w:rsid w:val="00755922"/>
     <w:rsid w:val="00760CBC"/>
     <w:rsid w:val="007672BC"/>
     <w:rsid w:val="00774533"/>
     <w:rsid w:val="00775CE7"/>
     <w:rsid w:val="007802D9"/>
     <w:rsid w:val="007846B9"/>
     <w:rsid w:val="00786A38"/>
     <w:rsid w:val="007930BF"/>
+    <w:rsid w:val="007A1B1B"/>
     <w:rsid w:val="007A2BAA"/>
     <w:rsid w:val="007A3FC8"/>
     <w:rsid w:val="007A474F"/>
     <w:rsid w:val="007A619A"/>
     <w:rsid w:val="007C02DB"/>
     <w:rsid w:val="007C105C"/>
     <w:rsid w:val="007C25B4"/>
     <w:rsid w:val="007C653A"/>
     <w:rsid w:val="007D4A7D"/>
     <w:rsid w:val="007E27EF"/>
     <w:rsid w:val="007E3312"/>
     <w:rsid w:val="007F151D"/>
     <w:rsid w:val="007F191F"/>
     <w:rsid w:val="007F3CB5"/>
     <w:rsid w:val="00810933"/>
     <w:rsid w:val="00822A3F"/>
     <w:rsid w:val="008323C6"/>
+    <w:rsid w:val="00836FFE"/>
     <w:rsid w:val="00843670"/>
     <w:rsid w:val="00843D8E"/>
     <w:rsid w:val="0084691A"/>
     <w:rsid w:val="00855D64"/>
     <w:rsid w:val="008623CC"/>
     <w:rsid w:val="00871A9C"/>
     <w:rsid w:val="00871F1A"/>
     <w:rsid w:val="0087238C"/>
     <w:rsid w:val="00872699"/>
     <w:rsid w:val="0087530F"/>
     <w:rsid w:val="008767E1"/>
     <w:rsid w:val="0088026F"/>
     <w:rsid w:val="0088070B"/>
     <w:rsid w:val="008865D7"/>
     <w:rsid w:val="008910CB"/>
     <w:rsid w:val="00897507"/>
     <w:rsid w:val="00897883"/>
     <w:rsid w:val="008B7DE9"/>
     <w:rsid w:val="008C0142"/>
     <w:rsid w:val="008C345C"/>
     <w:rsid w:val="008D277C"/>
     <w:rsid w:val="008D2DA4"/>
     <w:rsid w:val="008D5AA8"/>
     <w:rsid w:val="008E1D71"/>
     <w:rsid w:val="008E2A46"/>
@@ -15171,81 +14708,83 @@
     <w:rsid w:val="009869EB"/>
     <w:rsid w:val="00987968"/>
     <w:rsid w:val="009929DB"/>
     <w:rsid w:val="00993C7D"/>
     <w:rsid w:val="009A2864"/>
     <w:rsid w:val="009A36F7"/>
     <w:rsid w:val="009A7AD7"/>
     <w:rsid w:val="009B44C6"/>
     <w:rsid w:val="009C2897"/>
     <w:rsid w:val="009C7BA7"/>
     <w:rsid w:val="009D0E0C"/>
     <w:rsid w:val="009D3ED0"/>
     <w:rsid w:val="009D6305"/>
     <w:rsid w:val="009E1E79"/>
     <w:rsid w:val="009E1EC8"/>
     <w:rsid w:val="009F59C9"/>
     <w:rsid w:val="00A003AA"/>
     <w:rsid w:val="00A06941"/>
     <w:rsid w:val="00A07A6A"/>
     <w:rsid w:val="00A137B9"/>
     <w:rsid w:val="00A22BD3"/>
     <w:rsid w:val="00A62CD9"/>
     <w:rsid w:val="00A66A9B"/>
     <w:rsid w:val="00A67A00"/>
     <w:rsid w:val="00A722EE"/>
+    <w:rsid w:val="00A72F9F"/>
     <w:rsid w:val="00A75FFC"/>
     <w:rsid w:val="00A77048"/>
     <w:rsid w:val="00AA51C6"/>
     <w:rsid w:val="00AA64F7"/>
     <w:rsid w:val="00AA6DD3"/>
     <w:rsid w:val="00AB56F8"/>
     <w:rsid w:val="00AB7DC3"/>
     <w:rsid w:val="00AB7EFF"/>
     <w:rsid w:val="00AC2444"/>
     <w:rsid w:val="00AC75EC"/>
     <w:rsid w:val="00AD06BE"/>
     <w:rsid w:val="00AD4EFC"/>
     <w:rsid w:val="00AD6078"/>
     <w:rsid w:val="00AE2B52"/>
     <w:rsid w:val="00AE58F7"/>
     <w:rsid w:val="00AE63F4"/>
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF4A76"/>
     <w:rsid w:val="00AF7450"/>
     <w:rsid w:val="00AF75CD"/>
     <w:rsid w:val="00B022D8"/>
     <w:rsid w:val="00B17D38"/>
     <w:rsid w:val="00B20E0E"/>
     <w:rsid w:val="00B3068B"/>
     <w:rsid w:val="00B3148C"/>
     <w:rsid w:val="00B31DF2"/>
     <w:rsid w:val="00B35BB5"/>
     <w:rsid w:val="00B41784"/>
     <w:rsid w:val="00B426B4"/>
     <w:rsid w:val="00B44323"/>
     <w:rsid w:val="00B46869"/>
+    <w:rsid w:val="00B56574"/>
     <w:rsid w:val="00B635E3"/>
     <w:rsid w:val="00B6473E"/>
     <w:rsid w:val="00B739BD"/>
     <w:rsid w:val="00B8105D"/>
     <w:rsid w:val="00B84610"/>
     <w:rsid w:val="00B876EC"/>
     <w:rsid w:val="00B9105C"/>
     <w:rsid w:val="00BD1590"/>
     <w:rsid w:val="00BD2C9C"/>
     <w:rsid w:val="00BD3D46"/>
     <w:rsid w:val="00BD4766"/>
     <w:rsid w:val="00BD7BBC"/>
     <w:rsid w:val="00BF5CC2"/>
     <w:rsid w:val="00BF60B9"/>
     <w:rsid w:val="00C00346"/>
     <w:rsid w:val="00C03A58"/>
     <w:rsid w:val="00C068C4"/>
     <w:rsid w:val="00C174C7"/>
     <w:rsid w:val="00C26E9E"/>
     <w:rsid w:val="00C40343"/>
     <w:rsid w:val="00C40D81"/>
     <w:rsid w:val="00C425CB"/>
     <w:rsid w:val="00C43560"/>
     <w:rsid w:val="00C5437F"/>
     <w:rsid w:val="00C561FD"/>
@@ -15272,50 +14811,51 @@
     <w:rsid w:val="00CE4378"/>
     <w:rsid w:val="00CE47BB"/>
     <w:rsid w:val="00CE712C"/>
     <w:rsid w:val="00CF159A"/>
     <w:rsid w:val="00CF3D64"/>
     <w:rsid w:val="00D004F9"/>
     <w:rsid w:val="00D040BC"/>
     <w:rsid w:val="00D16A2C"/>
     <w:rsid w:val="00D35FFA"/>
     <w:rsid w:val="00D37AE5"/>
     <w:rsid w:val="00D37DD1"/>
     <w:rsid w:val="00D410E6"/>
     <w:rsid w:val="00D67A29"/>
     <w:rsid w:val="00D74B7F"/>
     <w:rsid w:val="00D8212B"/>
     <w:rsid w:val="00D90E3C"/>
     <w:rsid w:val="00D90FE9"/>
     <w:rsid w:val="00D979B9"/>
     <w:rsid w:val="00DA2467"/>
     <w:rsid w:val="00DB0797"/>
     <w:rsid w:val="00DB0D9E"/>
     <w:rsid w:val="00DB6347"/>
     <w:rsid w:val="00DB7652"/>
     <w:rsid w:val="00DD0159"/>
     <w:rsid w:val="00DD1246"/>
+    <w:rsid w:val="00DF60A8"/>
     <w:rsid w:val="00E02519"/>
     <w:rsid w:val="00E1151B"/>
     <w:rsid w:val="00E12533"/>
     <w:rsid w:val="00E130C4"/>
     <w:rsid w:val="00E13EBF"/>
     <w:rsid w:val="00E214F8"/>
     <w:rsid w:val="00E26E76"/>
     <w:rsid w:val="00E358A0"/>
     <w:rsid w:val="00E36FDF"/>
     <w:rsid w:val="00E3785B"/>
     <w:rsid w:val="00E443BD"/>
     <w:rsid w:val="00E4695E"/>
     <w:rsid w:val="00E53510"/>
     <w:rsid w:val="00E53CDE"/>
     <w:rsid w:val="00E54F57"/>
     <w:rsid w:val="00E55CAF"/>
     <w:rsid w:val="00E623A8"/>
     <w:rsid w:val="00E62F7F"/>
     <w:rsid w:val="00E64F0D"/>
     <w:rsid w:val="00E72337"/>
     <w:rsid w:val="00E73E4D"/>
     <w:rsid w:val="00E87A37"/>
     <w:rsid w:val="00E93C94"/>
     <w:rsid w:val="00E93CD8"/>
     <w:rsid w:val="00E976CF"/>
@@ -15351,51 +14891,51 @@
     <w:rsid w:val="00F96AB5"/>
     <w:rsid w:val="00FA6C03"/>
     <w:rsid w:val="00FB0B25"/>
     <w:rsid w:val="00FB6A67"/>
     <w:rsid w:val="00FC5267"/>
     <w:rsid w:val="00FE2540"/>
     <w:rsid w:val="00FF169E"/>
     <w:rsid w:val="00FF27B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="100353"/>
+    <o:shapedefaults v:ext="edit" spidmax="104449"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4CEE0C47"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{76310307-EDB9-4BD3-BAA5-0598D26F355F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -17106,77 +16646,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F7B720-D167-4411-8048-A8A8D4A248AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3382</Words>
-  <Characters>1928</Characters>
+  <Words>3321</Words>
+  <Characters>1894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5300</CharactersWithSpaces>
+  <CharactersWithSpaces>5205</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aisma Gavare</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>