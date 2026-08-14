--- v0 (2026-06-30)
+++ v1 (2026-08-14)
@@ -8919,189 +8919,189 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2618480E" w14:textId="77777777" w:rsidR="00556F2C" w:rsidRPr="006C3DE5" w:rsidRDefault="00556F2C" w:rsidP="002E5F38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CEE0C79" w14:textId="60FEA5DE" w:rsidR="000A3D70" w:rsidRPr="009A2864" w:rsidRDefault="000C65F4" w:rsidP="002E5F38">
+    <w:p w14:paraId="4CEE0C79" w14:textId="3A68B8B7" w:rsidR="000A3D70" w:rsidRPr="009A2864" w:rsidRDefault="000C65F4" w:rsidP="002E5F38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pie</w:t>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vienots</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Receptes kopija</w:t>
       </w:r>
       <w:r w:rsidR="00897507">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E2FF2" w:rsidRPr="00631A40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="5A848E16">
+        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="5A848E16">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:29.25pt;height:15.75pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
           <w:control r:id="rId9" w:name="TextBox111" w:shapeid="_x0000_i1033"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">gab., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Izraksta kopija </w:t>
       </w:r>
       <w:r w:rsidR="00A003AA" w:rsidRPr="008C0142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="75606888">
+        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="75606888">
           <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:29.25pt;height:15.75pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
           <w:control r:id="rId10" w:name="TextBox11" w:shapeid="_x0000_i1035"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">gab., Nosūtījuma kopija </w:t>
       </w:r>
       <w:r w:rsidR="00A003AA" w:rsidRPr="008C0142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="17717D5D">
+        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="17717D5D">
           <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:29.25pt;height:15.75pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
           <w:control r:id="rId11" w:name="TextBox12" w:shapeid="_x0000_i1037"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> gab., Citi dok</w:t>
       </w:r>
       <w:r w:rsidR="00A003AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A003AA" w:rsidRPr="008C0142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="0D884E32">
+        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="0D884E32">
           <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:29.25pt;height:15.75pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
           <w:control r:id="rId12" w:name="TextBox13" w:shapeid="_x0000_i1039"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> gab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEE0C7A" w14:textId="1CF6C53D" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="00243AA5" w:rsidP="00243AA5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2811"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
@@ -10954,136 +10954,237 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10773"/>
       </w:tblGrid>
       <w:tr w:rsidR="00041CF7" w14:paraId="43E1BFD3" w14:textId="7328508E" w:rsidTr="00041CF7">
         <w:trPr>
           <w:trHeight w:val="191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549BDA2F" w14:textId="54448ABC" w:rsidR="00041CF7" w:rsidRPr="00515556" w:rsidRDefault="00041CF7" w:rsidP="00515556">
+          <w:p w14:paraId="549BDA2F" w14:textId="06F038ED" w:rsidR="00041CF7" w:rsidRPr="00515556" w:rsidRDefault="00041CF7" w:rsidP="006858D4">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8760"/>
+              </w:tabs>
               <w:ind w:hanging="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Izziņa par veselības aprūpes izdevumu daļēju </w:t>
             </w:r>
             <w:r w:rsidRPr="00041CF7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>kompensāciju</w:t>
             </w:r>
-            <w:r w:rsidRPr="00041CF7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="006858D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">  nav nepieciešama</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006858D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nav nepieciešama</w:t>
             </w:r>
             <w:r w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Atzīme2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="64" w:name="Atzīme2"/>
             <w:r w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E214F8">
+            <w:r w:rsidR="00F77E82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00E214F8">
+            <w:r w:rsidR="00F77E82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00515556">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="64"/>
+            <w:r w:rsidR="006858D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="006858D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:r w:rsidR="006858D4" w:rsidRPr="00041CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nepieciešama</w:t>
+            </w:r>
+            <w:r w:rsidR="006858D4" w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="006858D4" w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Atzīme2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="006858D4" w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F77E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00F77E82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006858D4" w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01C5334B" w14:textId="77777777" w:rsidR="00355C47" w:rsidRPr="006C3DE5" w:rsidRDefault="00355C47" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01FC54B1" w14:textId="76C7AD72" w:rsidR="00EE7217" w:rsidRPr="00475BF3" w:rsidRDefault="000A2E43" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -11261,51 +11362,51 @@
               <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00475BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saņemšu personīgi Čiekurkalna 1.līnijā 1, K-1, Rīgā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE0C9C" w14:textId="7D948D20" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="00E214F8" w:rsidP="009C7BA7">
+    <w:p w14:paraId="4CEE0C9C" w14:textId="7D948D20" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="00F77E82" w:rsidP="009C7BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:id w:val="-395284248"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0029479D">
             <w:rPr>
@@ -11314,51 +11415,51 @@
               <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000A3D70" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegumā norādīto adresi </w:t>
       </w:r>
       <w:r w:rsidR="009813A5" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B21ED4" w14:textId="46BAAD0B" w:rsidR="000C65F4" w:rsidRDefault="00E214F8" w:rsidP="009C7BA7">
+    <w:p w14:paraId="29B21ED4" w14:textId="46BAAD0B" w:rsidR="000C65F4" w:rsidRDefault="00F77E82" w:rsidP="009C7BA7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:id w:val="-1913077378"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -14009,79 +14110,79 @@
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2B31703E" w14:textId="77777777" w:rsidR="00F82DC2" w:rsidRDefault="00F82DC2" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -14754,56 +14855,56 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="gAaJf24jBk85Qg3AT76DFUDE3cv3T0mtoYzhm0MhzWgOs8QfgZhLPgUQgEryjqGhxx+XqrKfzP3ifE4m/bQ/6Q==" w:salt="GI1OqTB/p7kneLW7X2mGEQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PzaJElGh4mg9bCB8OOqQSnbs4RfeTCV1ZP9FRciB/4HyQdNmMT2dRErl+zTwjTMngtNdUGvQc/SRKNp4LKP8sQ==" w:salt="gg4ZRLJdIIEEk+eSEVfIww=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="96257"/>
+    <o:shapedefaults v:ext="edit" spidmax="100353"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA64F7"/>
     <w:rsid w:val="000010BB"/>
     <w:rsid w:val="00012EE1"/>
     <w:rsid w:val="0003131D"/>
     <w:rsid w:val="00041CF7"/>
     <w:rsid w:val="00045B73"/>
     <w:rsid w:val="0005312D"/>
@@ -14903,95 +15004,97 @@
     <w:rsid w:val="003A4F6D"/>
     <w:rsid w:val="003B123B"/>
     <w:rsid w:val="003B386C"/>
     <w:rsid w:val="003B7173"/>
     <w:rsid w:val="003C125B"/>
     <w:rsid w:val="003C27E7"/>
     <w:rsid w:val="003C62FF"/>
     <w:rsid w:val="003D6489"/>
     <w:rsid w:val="003F2992"/>
     <w:rsid w:val="00401B29"/>
     <w:rsid w:val="004133C1"/>
     <w:rsid w:val="00424DE0"/>
     <w:rsid w:val="004259AE"/>
     <w:rsid w:val="00440901"/>
     <w:rsid w:val="00441827"/>
     <w:rsid w:val="0044240F"/>
     <w:rsid w:val="00456AF4"/>
     <w:rsid w:val="00465B4B"/>
     <w:rsid w:val="004728A3"/>
     <w:rsid w:val="00475BF3"/>
     <w:rsid w:val="00487271"/>
     <w:rsid w:val="00496DF9"/>
     <w:rsid w:val="004A7FB6"/>
     <w:rsid w:val="004B7C90"/>
     <w:rsid w:val="004C2DCC"/>
+    <w:rsid w:val="004D122F"/>
     <w:rsid w:val="004D32ED"/>
     <w:rsid w:val="004E15A5"/>
     <w:rsid w:val="004F1A17"/>
     <w:rsid w:val="00503248"/>
     <w:rsid w:val="00503967"/>
     <w:rsid w:val="00506893"/>
     <w:rsid w:val="00515556"/>
     <w:rsid w:val="005210F6"/>
     <w:rsid w:val="00537090"/>
     <w:rsid w:val="005418A1"/>
     <w:rsid w:val="0054318F"/>
     <w:rsid w:val="00556F2C"/>
     <w:rsid w:val="00561941"/>
     <w:rsid w:val="005723CD"/>
     <w:rsid w:val="005745D2"/>
     <w:rsid w:val="0058686B"/>
     <w:rsid w:val="00590E37"/>
     <w:rsid w:val="00591CD1"/>
     <w:rsid w:val="005A0B9F"/>
     <w:rsid w:val="005A7398"/>
     <w:rsid w:val="005E4998"/>
     <w:rsid w:val="005E795C"/>
     <w:rsid w:val="005F0DAA"/>
     <w:rsid w:val="005F7869"/>
     <w:rsid w:val="00611FB9"/>
     <w:rsid w:val="00612D3A"/>
     <w:rsid w:val="00614846"/>
     <w:rsid w:val="00621332"/>
     <w:rsid w:val="006213C7"/>
     <w:rsid w:val="00623A92"/>
     <w:rsid w:val="00623ED0"/>
     <w:rsid w:val="00626318"/>
     <w:rsid w:val="00627A50"/>
     <w:rsid w:val="00631A40"/>
     <w:rsid w:val="00632BD2"/>
     <w:rsid w:val="00634AD2"/>
     <w:rsid w:val="006417F4"/>
     <w:rsid w:val="006421A2"/>
     <w:rsid w:val="00660C7B"/>
     <w:rsid w:val="00663D21"/>
     <w:rsid w:val="006725A0"/>
     <w:rsid w:val="00672C21"/>
     <w:rsid w:val="006777E7"/>
     <w:rsid w:val="006835D0"/>
     <w:rsid w:val="006848E4"/>
+    <w:rsid w:val="006858D4"/>
     <w:rsid w:val="00690952"/>
     <w:rsid w:val="006A4294"/>
     <w:rsid w:val="006B5EB7"/>
     <w:rsid w:val="006C2059"/>
     <w:rsid w:val="006C3DE5"/>
     <w:rsid w:val="006C4FE6"/>
     <w:rsid w:val="006C751A"/>
     <w:rsid w:val="006C7C00"/>
     <w:rsid w:val="006D29AF"/>
     <w:rsid w:val="006D3BA2"/>
     <w:rsid w:val="006E0512"/>
     <w:rsid w:val="006E245B"/>
     <w:rsid w:val="00704C43"/>
     <w:rsid w:val="0070638E"/>
     <w:rsid w:val="00711857"/>
     <w:rsid w:val="007300A4"/>
     <w:rsid w:val="007316CE"/>
     <w:rsid w:val="007322F8"/>
     <w:rsid w:val="007324FA"/>
     <w:rsid w:val="00746830"/>
     <w:rsid w:val="00755922"/>
     <w:rsid w:val="00760CBC"/>
     <w:rsid w:val="007672BC"/>
     <w:rsid w:val="00774533"/>
     <w:rsid w:val="00775CE7"/>
@@ -15137,50 +15240,51 @@
     <w:rsid w:val="00BF60B9"/>
     <w:rsid w:val="00C00346"/>
     <w:rsid w:val="00C03A58"/>
     <w:rsid w:val="00C068C4"/>
     <w:rsid w:val="00C174C7"/>
     <w:rsid w:val="00C26E9E"/>
     <w:rsid w:val="00C40343"/>
     <w:rsid w:val="00C40D81"/>
     <w:rsid w:val="00C425CB"/>
     <w:rsid w:val="00C43560"/>
     <w:rsid w:val="00C5437F"/>
     <w:rsid w:val="00C561FD"/>
     <w:rsid w:val="00C62D11"/>
     <w:rsid w:val="00C6333A"/>
     <w:rsid w:val="00C658DB"/>
     <w:rsid w:val="00C704DD"/>
     <w:rsid w:val="00C7571C"/>
     <w:rsid w:val="00C85CBE"/>
     <w:rsid w:val="00C904EB"/>
     <w:rsid w:val="00C90F15"/>
     <w:rsid w:val="00C911D1"/>
     <w:rsid w:val="00C924AC"/>
     <w:rsid w:val="00C979E2"/>
     <w:rsid w:val="00CA0386"/>
     <w:rsid w:val="00CA5691"/>
+    <w:rsid w:val="00CA7CF1"/>
     <w:rsid w:val="00CB117C"/>
     <w:rsid w:val="00CB3FCA"/>
     <w:rsid w:val="00CB5E50"/>
     <w:rsid w:val="00CC4C69"/>
     <w:rsid w:val="00CC50C1"/>
     <w:rsid w:val="00CE2629"/>
     <w:rsid w:val="00CE4378"/>
     <w:rsid w:val="00CE47BB"/>
     <w:rsid w:val="00CE712C"/>
     <w:rsid w:val="00CF159A"/>
     <w:rsid w:val="00CF3D64"/>
     <w:rsid w:val="00D004F9"/>
     <w:rsid w:val="00D040BC"/>
     <w:rsid w:val="00D16A2C"/>
     <w:rsid w:val="00D35FFA"/>
     <w:rsid w:val="00D37AE5"/>
     <w:rsid w:val="00D37DD1"/>
     <w:rsid w:val="00D410E6"/>
     <w:rsid w:val="00D67A29"/>
     <w:rsid w:val="00D74B7F"/>
     <w:rsid w:val="00D8212B"/>
     <w:rsid w:val="00D90E3C"/>
     <w:rsid w:val="00D90FE9"/>
     <w:rsid w:val="00D979B9"/>
     <w:rsid w:val="00DA2467"/>
@@ -15218,79 +15322,80 @@
     <w:rsid w:val="00EB6DFA"/>
     <w:rsid w:val="00EC044F"/>
     <w:rsid w:val="00EC0C23"/>
     <w:rsid w:val="00EC42A1"/>
     <w:rsid w:val="00EC7AA4"/>
     <w:rsid w:val="00EC7BD9"/>
     <w:rsid w:val="00ED1FDC"/>
     <w:rsid w:val="00ED7314"/>
     <w:rsid w:val="00EE2B87"/>
     <w:rsid w:val="00EE3BD8"/>
     <w:rsid w:val="00EE7217"/>
     <w:rsid w:val="00EF2541"/>
     <w:rsid w:val="00F0019F"/>
     <w:rsid w:val="00F173DC"/>
     <w:rsid w:val="00F266B3"/>
     <w:rsid w:val="00F3195C"/>
     <w:rsid w:val="00F357A9"/>
     <w:rsid w:val="00F405EE"/>
     <w:rsid w:val="00F42D92"/>
     <w:rsid w:val="00F52549"/>
     <w:rsid w:val="00F531DC"/>
     <w:rsid w:val="00F53E89"/>
     <w:rsid w:val="00F60D8A"/>
     <w:rsid w:val="00F64119"/>
     <w:rsid w:val="00F64BE4"/>
+    <w:rsid w:val="00F77E82"/>
     <w:rsid w:val="00F82DC2"/>
     <w:rsid w:val="00F90EBF"/>
     <w:rsid w:val="00F9335B"/>
     <w:rsid w:val="00F96AB5"/>
     <w:rsid w:val="00FA6C03"/>
     <w:rsid w:val="00FB0B25"/>
     <w:rsid w:val="00FB6A67"/>
     <w:rsid w:val="00FC5267"/>
     <w:rsid w:val="00FE2540"/>
     <w:rsid w:val="00FF169E"/>
     <w:rsid w:val="00FF27B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="96257"/>
+    <o:shapedefaults v:ext="edit" spidmax="100353"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4CEE0C47"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{76310307-EDB9-4BD3-BAA5-0598D26F355F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -16135,79 +16240,79 @@
         </w:behaviors>
         <w:guid w:val="{6A4172B2-F6B3-4603-B431-5E261F37CC88}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00EC598E" w:rsidRDefault="000176AD">
           <w:r w:rsidRPr="009B7A6D">
             <w:rPr>
               <w:rStyle w:val="Vietturateksts"/>
             </w:rPr>
             <w:t>Noklikšķiniet vai pieskarieties, lai ievadītu datumu.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -17001,77 +17106,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F7B720-D167-4411-8048-A8A8D4A248AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3352</Words>
-  <Characters>1911</Characters>
+  <Words>3382</Words>
+  <Characters>1928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5253</CharactersWithSpaces>
+  <CharactersWithSpaces>5300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aisma Gavare</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>