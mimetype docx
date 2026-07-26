--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -87,53 +87,53 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEE0C4D" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11057" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="3861"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A5758" w:rsidRPr="000A5758" w14:paraId="4CEE0C61" w14:textId="77777777" w:rsidTr="00324DD3">
+      <w:tr w:rsidR="000A5758" w:rsidRPr="000A5758" w14:paraId="4CEE0C61" w14:textId="77777777" w:rsidTr="00B876EC">
         <w:trPr>
-          <w:trHeight w:val="249"/>
+          <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CEE0C4E" w14:textId="48F74D5C" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Vārds, uzvārds*</w:t>
             </w:r>
             <w:r w:rsidR="00A75FFC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1324,81 +1324,92 @@
                   </w:r>
                   <w:r w:rsidRPr="0054318F">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0054318F">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="11"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4CEE0C60" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+          <w:p w14:paraId="4CEE0C60" w14:textId="46F46336" w:rsidR="000A3D70" w:rsidRPr="00B876EC" w:rsidRDefault="00B876EC" w:rsidP="00B876EC">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-116"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A5758" w:rsidRPr="000A5758" w14:paraId="4CEE0C63" w14:textId="77777777" w:rsidTr="000A3A27">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03E9A94B" w14:textId="77777777" w:rsidR="0003131D" w:rsidRPr="00F357A9" w:rsidRDefault="0003131D" w:rsidP="00E623A8">
+          <w:p w14:paraId="03E9A94B" w14:textId="77777777" w:rsidR="0003131D" w:rsidRPr="00BD4766" w:rsidRDefault="0003131D" w:rsidP="00E623A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="684"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C700F45" w14:textId="687D6C44" w:rsidR="00E623A8" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="00F357A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="684"/>
                 <w:tab w:val="left" w:pos="7142"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Dienesta vieta</w:t>
             </w:r>
             <w:r w:rsidR="00F52549">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2247,51 +2258,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>* obligāti aizpildāmā informācija</w:t>
       </w:r>
       <w:r w:rsidR="00B17D38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B9107F" w14:textId="1A5F00E0" w:rsidR="00BA3028" w:rsidRPr="000A5758" w:rsidRDefault="00BA3028" w:rsidP="00BA3028">
+    <w:p w14:paraId="4DEA6AA7" w14:textId="77777777" w:rsidR="008C0CDC" w:rsidRPr="000A5758" w:rsidRDefault="008C0CDC" w:rsidP="008C0CDC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="684"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA3028">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NO DIENESTA ATVAĻINĀTĀS AMATPERSONAS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2307,193 +2318,200 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IESNIEGUMS PAR IZMAKSU KOMPENSĀCIJU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4010A3" w14:textId="2B4FF062" w:rsidR="009703B1" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Lūdzu kompensēt man veselības aprūpes pakalpojumu izmaksas. Veselības aprūpes pakalpojumu izmaksu kompensācijai pievienoju maksājumus apliecinošos dokumentus par saņemtajiem pakalpojumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA45EC7" w14:textId="65D4C7CA" w:rsidR="009703B1" w:rsidRPr="000A5758" w:rsidRDefault="009703B1" w:rsidP="000A3D70">
+    <w:p w14:paraId="3DA45EC7" w14:textId="65D4C7CA" w:rsidR="009703B1" w:rsidRPr="00496DF9" w:rsidRDefault="009703B1" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="11127" w:type="dxa"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="486"/>
-        <w:gridCol w:w="1234"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="866"/>
+        <w:gridCol w:w="1127"/>
+        <w:gridCol w:w="343"/>
+        <w:gridCol w:w="1267"/>
+        <w:gridCol w:w="1003"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="486"/>
-        <w:gridCol w:w="1209"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="866"/>
+        <w:gridCol w:w="353"/>
+        <w:gridCol w:w="835"/>
+        <w:gridCol w:w="370"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1005"/>
         <w:gridCol w:w="1296"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C904EB" w:rsidRPr="000A5758" w14:paraId="53026767" w14:textId="467A653B" w:rsidTr="000C65F4">
+      <w:tr w:rsidR="00B876EC" w:rsidRPr="000A5758" w14:paraId="53026767" w14:textId="467A653B" w:rsidTr="004B7C90">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28F10E9A" w14:textId="77777777" w:rsidR="000D1F30" w:rsidRPr="000A5758" w:rsidRDefault="000D1F30" w:rsidP="000D1F30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4069FDB9" w14:textId="42CA04AF" w:rsidR="00ED1FDC" w:rsidRPr="000A5758" w:rsidRDefault="000D1F30" w:rsidP="000D1F30">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1234" w:type="dxa"/>
+            <w:tcW w:w="1499" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="24EEACC9" w14:textId="698411DD" w:rsidR="00ED1FDC" w:rsidRPr="000A5758" w:rsidRDefault="00ED1FDC" w:rsidP="00ED1FDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Čeka/kvīts izdošanas datums</w:t>
             </w:r>
             <w:r w:rsidR="00465B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (izvēlies)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D0A6344" w14:textId="5B4F8F22" w:rsidR="00ED1FDC" w:rsidRPr="000A5758" w:rsidRDefault="00ED1FDC" w:rsidP="00ED1FDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Čeka/ kvīts numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="428F21C3" w14:textId="1632EB7D" w:rsidR="00ED1FDC" w:rsidRPr="000A5758" w:rsidRDefault="00ED1FDC" w:rsidP="00ED1FDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Čeka/ kvīts summa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2548,235 +2566,262 @@
           </w:p>
           <w:p w14:paraId="7CD1F5FE" w14:textId="2F276FC8" w:rsidR="00ED1FDC" w:rsidRPr="000A5758" w:rsidRDefault="00ED1FDC" w:rsidP="00ED1FDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
+            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="531D6652" w14:textId="2563B779" w:rsidR="00ED1FDC" w:rsidRPr="000A5758" w:rsidRDefault="00ED1FDC" w:rsidP="00ED1FDC">
+          <w:p w14:paraId="531D6652" w14:textId="61C3A7ED" w:rsidR="00ED1FDC" w:rsidRPr="000A5758" w:rsidRDefault="00ED1FDC" w:rsidP="00ED1FDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Čeka/kvīts izdošanas datums</w:t>
+              <w:t>Čeka/kvīts izdošanas</w:t>
+            </w:r>
+            <w:r w:rsidR="00496DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A5758">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>datums</w:t>
+            </w:r>
+            <w:r w:rsidR="00496DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00465B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (izvēlies)</w:t>
+              <w:t>(izvēlies)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AABD508" w14:textId="43EC628C" w:rsidR="00ED1FDC" w:rsidRPr="000A5758" w:rsidRDefault="00ED1FDC" w:rsidP="00ED1FDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Čeka/kvīts numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FDD7990" w14:textId="616E30B6" w:rsidR="00ED1FDC" w:rsidRPr="000A5758" w:rsidRDefault="00ED1FDC" w:rsidP="00ED1FDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Čeka/ kvīts summa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="608A69EA" w14:textId="0C702CA0" w:rsidR="00ED1FDC" w:rsidRPr="000A5758" w:rsidRDefault="00ED1FDC" w:rsidP="00ED1FDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kompensācijai pieteiktā summa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C904EB" w:rsidRPr="000A5758" w14:paraId="5C5050F4" w14:textId="390E1BE9" w:rsidTr="000C65F4">
+      <w:tr w:rsidR="00B876EC" w:rsidRPr="000A5758" w14:paraId="5C5050F4" w14:textId="390E1BE9" w:rsidTr="004B7C90">
         <w:trPr>
           <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16C0D176" w14:textId="048DB275" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="000D1F30" w:rsidP="000A5758">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-275945698"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1234" w:type="dxa"/>
+                <w:tcW w:w="1499" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="60296E0E" w14:textId="257D01E7" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="736336AC" w14:textId="1902A46E" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -2938,51 +2983,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4035522E" w14:textId="03DBCA9D" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -3220,71 +3265,72 @@
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="853771015"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1209" w:type="dxa"/>
+                <w:tcW w:w="1593" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="3F6E5891" w14:textId="27E359DB" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CD54E74" w14:textId="532A7181" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -3351,51 +3397,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33F60053" w14:textId="28A75A6B" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="003C62FF" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -3576,124 +3622,126 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C904EB" w:rsidRPr="000A5758" w14:paraId="2A76B530" w14:textId="6DC1CBA6" w:rsidTr="000C65F4">
+      <w:tr w:rsidR="00B876EC" w:rsidRPr="000A5758" w14:paraId="2A76B530" w14:textId="6DC1CBA6" w:rsidTr="004B7C90">
         <w:trPr>
           <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21B38E5D" w14:textId="6D55F9FA" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="000D1F30" w:rsidP="000A5758">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1865735997"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1234" w:type="dxa"/>
+                <w:tcW w:w="1499" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="5002A0DF" w14:textId="2CD294BC" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49B0DE0D" w14:textId="156AC0E4" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -3853,51 +3901,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21437749" w14:textId="1E5BE70E" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts8"/>
                   <w:enabled/>
@@ -4140,71 +4188,72 @@
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1143475591"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1209" w:type="dxa"/>
+                <w:tcW w:w="1593" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="0271F617" w14:textId="189775E2" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25AEF183" w14:textId="27C0C8F4" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="0038795A" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -4271,51 +4320,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF1005A" w14:textId="117EA11A" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="003C62FF" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts50"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -4496,124 +4545,126 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C904EB" w:rsidRPr="000A5758" w14:paraId="335A16F1" w14:textId="47FCC015" w:rsidTr="000C65F4">
+      <w:tr w:rsidR="00B876EC" w:rsidRPr="000A5758" w14:paraId="335A16F1" w14:textId="47FCC015" w:rsidTr="004B7C90">
         <w:trPr>
           <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60E60414" w14:textId="1096889F" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="000D1F30" w:rsidP="000A5758">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-324436736"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1234" w:type="dxa"/>
+                <w:tcW w:w="1499" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="7E856B5C" w14:textId="7785F9E5" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FF93B6C" w14:textId="3B76B5C2" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="00855D64" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -4773,51 +4824,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4769820A" w14:textId="5D518D9A" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts9"/>
                   <w:enabled/>
@@ -5060,71 +5111,72 @@
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="270141611"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1209" w:type="dxa"/>
+                <w:tcW w:w="1593" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="6D587749" w14:textId="23BEC34F" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="551559E6" w14:textId="38B2E939" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -5191,51 +5243,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11E0F7C7" w14:textId="5EE48701" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="003C62FF" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -5416,124 +5468,126 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C904EB" w:rsidRPr="000A5758" w14:paraId="1BB84CF7" w14:textId="2FBBC79A" w:rsidTr="000C65F4">
+      <w:tr w:rsidR="00B876EC" w:rsidRPr="000A5758" w14:paraId="1BB84CF7" w14:textId="2FBBC79A" w:rsidTr="004B7C90">
         <w:trPr>
           <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D001493" w14:textId="5680E161" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="000D1F30" w:rsidP="000A5758">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-2022299799"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1234" w:type="dxa"/>
+                <w:tcW w:w="1499" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="18845EBD" w14:textId="5500D6F6" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B38D526" w14:textId="54279F87" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -5693,51 +5747,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E5606A5" w14:textId="4C0A42E3" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts10"/>
                   <w:enabled/>
@@ -5988,71 +6042,72 @@
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1210409986"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1209" w:type="dxa"/>
+                <w:tcW w:w="1593" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
               </w:tcPr>
               <w:p w14:paraId="6F9DDA0F" w14:textId="2FF4D3EB" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BDAFF0E" w14:textId="2541AA1E" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -6119,51 +6174,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3171A196" w14:textId="6E66927D" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="003C62FF" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -6344,124 +6399,135 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C904EB" w:rsidRPr="000A5758" w14:paraId="2216ADAE" w14:textId="608CB687" w:rsidTr="000C65F4">
+      <w:tr w:rsidR="00B876EC" w:rsidRPr="000A5758" w14:paraId="2216ADAE" w14:textId="608CB687" w:rsidTr="004B7C90">
         <w:trPr>
           <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="701EB9AE" w14:textId="73F15D38" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="000D1F30" w:rsidP="000A5758">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1542020199"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1234" w:type="dxa"/>
+                <w:tcW w:w="1499" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="2C4D9F96" w14:textId="4ECF7E30" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69B59507" w14:textId="0F1FE5E6" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -6621,51 +6687,54 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76232FC4" w14:textId="38F40CE7" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts11"/>
                   <w:enabled/>
@@ -6854,50 +6923,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C08750E" w14:textId="61440617" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000C65F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -6916,71 +6988,78 @@
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1027141690"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1209" w:type="dxa"/>
+                <w:tcW w:w="1593" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="06AF5CA0" w14:textId="43153D5A" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="598DEB14" w14:textId="040AA07D" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -7047,51 +7126,54 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="081A16F9" w14:textId="2E0A4B4F" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="003C62FF" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -7272,124 +7354,135 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C904EB" w:rsidRPr="000A5758" w14:paraId="2510EA91" w14:textId="5CC9D9D4" w:rsidTr="000C65F4">
+      <w:tr w:rsidR="00B876EC" w:rsidRPr="000A5758" w14:paraId="2510EA91" w14:textId="5CC9D9D4" w:rsidTr="004B7C90">
         <w:trPr>
           <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F14679C" w14:textId="3D06B8E1" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="000D1F30" w:rsidP="000A5758">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1040281656"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1234" w:type="dxa"/>
+                <w:tcW w:w="1499" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5CD7A1D7" w14:textId="569E5680" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57688A99" w14:textId="55C35297" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -7549,51 +7642,54 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="001478CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6099F316" w14:textId="7F899B3B" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts12"/>
                   <w:enabled/>
@@ -7669,50 +7765,53 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D0F753A" w14:textId="0E8B8B3A" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="00E64F0D" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -7782,50 +7881,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E92D631" w14:textId="6DFBCC5E" w:rsidR="006848E4" w:rsidRPr="000A5758" w:rsidRDefault="006848E4" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5758">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="000C65F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -7844,71 +7946,78 @@
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-904980323"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="lv-LV"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1209" w:type="dxa"/>
+                <w:tcW w:w="1593" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="42F9A38A" w14:textId="70399033" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="006848E4" w:rsidP="006848E4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="851"/>
                   </w:tabs>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="359659C0" w14:textId="05624194" w:rsidR="006848E4" w:rsidRPr="0030239C" w:rsidRDefault="009D3ED0" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -7975,51 +8084,54 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="702E0F03" w14:textId="686BB9B9" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="003C62FF" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -8089,50 +8201,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="39"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46B68550" w14:textId="70F67884" w:rsidR="006848E4" w:rsidRPr="009E1EC8" w:rsidRDefault="003C62FF" w:rsidP="006848E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Teksts65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -8200,211 +8315,815 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00B46869" w:rsidRPr="000A5758" w14:paraId="72315E80" w14:textId="77777777" w:rsidTr="004B7C90">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C8FCA6" w14:textId="70126079" w:rsidR="00B46869" w:rsidRPr="00AB56F8" w:rsidRDefault="00B46869" w:rsidP="00AB56F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F58890" w14:textId="555D4271" w:rsidR="00B46869" w:rsidRPr="00107982" w:rsidRDefault="00B46869" w:rsidP="00041CF7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Teksts71"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="8"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="41" w:name="Teksts71"/>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="41"/>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Summa kopā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2484D46E" w14:textId="76FA492B" w:rsidR="00B46869" w:rsidRPr="00107982" w:rsidRDefault="00B46869" w:rsidP="00AB56F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Teksts72"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="8"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="42" w:name="Teksts72"/>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="42"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="47008462" w14:textId="77777777" w:rsidR="00B46869" w:rsidRPr="00107982" w:rsidRDefault="00B46869" w:rsidP="000E477C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C443C19" w14:textId="4E986250" w:rsidR="00B46869" w:rsidRPr="00107982" w:rsidRDefault="00B46869" w:rsidP="000E477C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADD7C0D" w14:textId="0EA70DE4" w:rsidR="00B46869" w:rsidRPr="00107982" w:rsidRDefault="00B46869" w:rsidP="007E27EF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Teksts73"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="8"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="43" w:name="Teksts73"/>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="43"/>
+            <w:r w:rsidR="007E27EF" w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Summa kopā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DECD843" w14:textId="78E63E2D" w:rsidR="00B46869" w:rsidRPr="00107982" w:rsidRDefault="00B46869" w:rsidP="00AB56F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Teksts74"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="8"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="44" w:name="Teksts74"/>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00107982">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="44"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CC1BA87" w14:textId="77777777" w:rsidR="0006174F" w:rsidRPr="009B44C6" w:rsidRDefault="0006174F" w:rsidP="002E5F38">
+    <w:p w14:paraId="7CC1BA87" w14:textId="77777777" w:rsidR="0006174F" w:rsidRPr="00BD4766" w:rsidRDefault="0006174F" w:rsidP="002E5F38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CEE0C79" w14:textId="0A19018A" w:rsidR="000A3D70" w:rsidRPr="009A2864" w:rsidRDefault="000C65F4" w:rsidP="002E5F38">
+    <w:p w14:paraId="2618480E" w14:textId="77777777" w:rsidR="00556F2C" w:rsidRPr="00556F2C" w:rsidRDefault="00556F2C" w:rsidP="002E5F38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CEE0C79" w14:textId="6F40F7D1" w:rsidR="000A3D70" w:rsidRPr="009A2864" w:rsidRDefault="000C65F4" w:rsidP="002E5F38">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pie</w:t>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vienots</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Receptes kopija</w:t>
       </w:r>
       <w:r w:rsidR="00897507">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Hlk231932192"/>
-      <w:r w:rsidR="00897507" w:rsidRPr="008C0142">
+      <w:r w:rsidR="008E2FF2" w:rsidRPr="008C0142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="713B68CC">
+        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="5A848E16">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:26.3pt;height:13.75pt" o:ole="">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:29.45pt;height:15.65pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <w:control r:id="rId9" w:name="TextBox1" w:shapeid="_x0000_i1033"/>
+          <w:control r:id="rId9" w:name="TextBox111" w:shapeid="_x0000_i1033"/>
         </w:object>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">gab., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Izraksta kopija </w:t>
       </w:r>
       <w:r w:rsidR="00A003AA" w:rsidRPr="008C0142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="75606888">
           <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:29.45pt;height:15.65pt" o:ole="">
-            <v:imagedata r:id="rId10" o:title=""/>
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <w:control r:id="rId11" w:name="TextBox11" w:shapeid="_x0000_i1035"/>
+          <w:control r:id="rId10" w:name="TextBox11" w:shapeid="_x0000_i1035"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">gab., Nosūtījuma kopija </w:t>
       </w:r>
       <w:r w:rsidR="00A003AA" w:rsidRPr="008C0142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="17717D5D">
-          <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:29.45pt;height:15.65pt" o:ole="">
-            <v:imagedata r:id="rId10" o:title=""/>
+          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:29.45pt;height:15.65pt" o:ole="">
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <w:control r:id="rId12" w:name="TextBox12" w:shapeid="_x0000_i1041"/>
+          <w:control r:id="rId11" w:name="TextBox12" w:shapeid="_x0000_i1037"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> gab., Citi dok</w:t>
       </w:r>
       <w:r w:rsidR="00A003AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A003AA" w:rsidRPr="008C0142">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="0D884E32">
-          <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:29.45pt;height:15.65pt" o:ole="">
-            <v:imagedata r:id="rId10" o:title=""/>
+          <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:29.45pt;height:15.65pt" o:ole="">
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <w:control r:id="rId13" w:name="TextBox13" w:shapeid="_x0000_i1043"/>
+          <w:control r:id="rId12" w:name="TextBox13" w:shapeid="_x0000_i1039"/>
         </w:object>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> gab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEE0C7A" w14:textId="1CF6C53D" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="00243AA5" w:rsidP="00243AA5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2811"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
@@ -8625,1619 +9344,1769 @@
                     </w:tabs>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts15"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="42" w:name="Teksts15"/>
+                  <w:bookmarkStart w:id="45" w:name="Teksts15"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="42"/>
+                  <w:bookmarkEnd w:id="45"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="3134D8DD" w14:textId="25A5F674" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts16"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="43" w:name="Teksts16"/>
+                  <w:bookmarkStart w:id="46" w:name="Teksts16"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="43"/>
+                  <w:bookmarkEnd w:id="46"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="53707299" w14:textId="1A35A7BB" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts17"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="44" w:name="Teksts17"/>
+                  <w:bookmarkStart w:id="47" w:name="Teksts17"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="44"/>
+                  <w:bookmarkEnd w:id="47"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1BE92908" w14:textId="3A85F555" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts18"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="45" w:name="Teksts18"/>
+                  <w:bookmarkStart w:id="48" w:name="Teksts18"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="45"/>
+                  <w:bookmarkEnd w:id="48"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5AD7DC64" w14:textId="0C10C782" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts19"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="46" w:name="Teksts19"/>
+                  <w:bookmarkStart w:id="49" w:name="Teksts19"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="46"/>
+                  <w:bookmarkEnd w:id="49"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="262EC2EB" w14:textId="78885122" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts44"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielais sākumburts"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="47" w:name="Teksts44"/>
+                  <w:bookmarkStart w:id="50" w:name="Teksts44"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="47"/>
+                  <w:bookmarkEnd w:id="50"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6AF87BFF" w14:textId="75BFF326" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts20"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="48" w:name="Teksts20"/>
+                  <w:bookmarkStart w:id="51" w:name="Teksts20"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="48"/>
+                  <w:bookmarkEnd w:id="51"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="59B9E28A" w14:textId="27753442" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts22"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="49" w:name="Teksts22"/>
+                  <w:bookmarkStart w:id="52" w:name="Teksts22"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="49"/>
+                  <w:bookmarkEnd w:id="52"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="4B34C08B" w14:textId="3F232E3E" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts23"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="50" w:name="Teksts23"/>
+                  <w:bookmarkStart w:id="53" w:name="Teksts23"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="50"/>
+                  <w:bookmarkEnd w:id="53"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="41CB6A5D" w14:textId="49CA3949" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts24"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="51" w:name="Teksts24"/>
+                  <w:bookmarkStart w:id="54" w:name="Teksts24"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="51"/>
+                  <w:bookmarkEnd w:id="54"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="33BC51C5" w14:textId="1EE58C39" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts25"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="52" w:name="Teksts25"/>
+                  <w:bookmarkStart w:id="55" w:name="Teksts25"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="52"/>
+                  <w:bookmarkEnd w:id="55"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5A99C031" w14:textId="4D2B17F7" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts27"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="53" w:name="Teksts27"/>
+                  <w:bookmarkStart w:id="56" w:name="Teksts27"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="53"/>
+                  <w:bookmarkEnd w:id="56"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="576EF888" w14:textId="161F4F93" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts28"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="54" w:name="Teksts28"/>
+                  <w:bookmarkStart w:id="57" w:name="Teksts28"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="54"/>
+                  <w:bookmarkEnd w:id="57"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5741665A" w14:textId="2FDA3E1A" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts29"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="55" w:name="Teksts29"/>
+                  <w:bookmarkStart w:id="58" w:name="Teksts29"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="55"/>
+                  <w:bookmarkEnd w:id="58"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="03006896" w14:textId="06A14E8B" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts30"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="56" w:name="Teksts30"/>
+                  <w:bookmarkStart w:id="59" w:name="Teksts30"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="56"/>
+                  <w:bookmarkEnd w:id="59"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="41B8E675" w14:textId="626DAFC8" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts46"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="57" w:name="Teksts46"/>
+                  <w:bookmarkStart w:id="60" w:name="Teksts46"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="57"/>
+                  <w:bookmarkEnd w:id="60"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6D6DF789" w14:textId="7813F9FA" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts31"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="58" w:name="Teksts31"/>
+                  <w:bookmarkStart w:id="61" w:name="Teksts31"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="58"/>
+                  <w:bookmarkEnd w:id="61"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2EBE3C3B" w14:textId="37061155" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts32"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="59" w:name="Teksts32"/>
+                  <w:bookmarkStart w:id="62" w:name="Teksts32"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="59"/>
+                  <w:bookmarkEnd w:id="62"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="358" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="531967D8" w14:textId="7CCB187A" w:rsidR="00E02519" w:rsidRPr="001914DD" w:rsidRDefault="00775CE7" w:rsidP="006777E7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Teksts45"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:maxLength w:val="1"/>
                           <w:format w:val="Lielie burti"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="60" w:name="Teksts45"/>
+                  <w:bookmarkStart w:id="63" w:name="Teksts45"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:noProof/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="60"/>
+                  <w:bookmarkEnd w:id="63"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4CEE0C95" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00897883" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CEE0C98" w14:textId="2D28811C" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+    <w:p w14:paraId="4CEE0C98" w14:textId="49C43B28" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="00515556">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:ind w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C105C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="975190843"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009D3ED0">
+          <w:r w:rsidR="00515556" w:rsidRPr="00515556">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="000A5758">
+      <w:r w:rsidRPr="00515556">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00E02519" w:rsidRPr="000A5758">
+      <w:r w:rsidR="00E02519" w:rsidRPr="00515556">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5758">
+      <w:r w:rsidRPr="00515556">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Piekrītu, ka piešķirtā kompensācija tiek izmaksāta uz norādīto kredītiestādes kontu atbilstoši normatīvajos aktos noteiktajam izdevumu kompensācijas limitam,</w:t>
+        <w:t xml:space="preserve">Piekrītu, ka piešķirtā kompensācija tiek izmaksāta uz norādīto kredītiestādes kontu atbilstoši normatīvajos aktos </w:t>
       </w:r>
-      <w:r w:rsidR="00EE7217" w:rsidRPr="000A5758">
+      <w:r w:rsidR="00515556" w:rsidRPr="00515556">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515556">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>noteiktajam izdevumu kompensācijas limitam,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7217" w:rsidRPr="00515556">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> neinformējot mani par piešķirtās kompensācijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515556">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7217" w:rsidRPr="00515556">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>apmēru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00515556">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE7217" w:rsidRPr="000A5758">
+    </w:p>
+    <w:p w14:paraId="7F0BA574" w14:textId="256B13C3" w:rsidR="00EE7217" w:rsidRDefault="00EE7217" w:rsidP="000A3D70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
-        <w:t>apmēru</w:t>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F0BA574" w14:textId="77777777" w:rsidR="00EE7217" w:rsidRPr="000A5758" w:rsidRDefault="00EE7217" w:rsidP="000A3D70">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="10773" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10773"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00041CF7" w14:paraId="43E1BFD3" w14:textId="7328508E" w:rsidTr="00041CF7">
+        <w:trPr>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="549BDA2F" w14:textId="54448ABC" w:rsidR="00041CF7" w:rsidRPr="00515556" w:rsidRDefault="00041CF7" w:rsidP="00515556">
+            <w:pPr>
+              <w:ind w:hanging="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izziņa par veselības aprūpes izdevumu daļēju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>kompensāciju</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00041CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  nav nepieciešama</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Atzīme2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="64" w:name="Atzīme2"/>
+            <w:r w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00EC1216">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00EC1216">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00515556">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="64"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01C5334B" w14:textId="77777777" w:rsidR="00355C47" w:rsidRPr="000A5758" w:rsidRDefault="00355C47" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01FC54B1" w14:textId="76C7AD72" w:rsidR="00EE7217" w:rsidRPr="00475BF3" w:rsidRDefault="000A2E43" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -10322,54 +11191,53 @@
           <w:bCs/>
         </w:rPr>
         <w:t>ivizēta</w:t>
       </w:r>
       <w:r w:rsidRPr="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A3D70" w:rsidRPr="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>(atzīmēt vienu no saņemšanas veidiem</w:t>
       </w:r>
       <w:r w:rsidR="000C65F4" w:rsidRPr="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E69233" w14:textId="4D8E5E3C" w:rsidR="009A2864" w:rsidRDefault="009A2864" w:rsidP="000A3D70">
+    <w:p w14:paraId="59E69233" w14:textId="4D8E5E3C" w:rsidR="009A2864" w:rsidRDefault="009A2864" w:rsidP="00FE2540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000A3D70" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a pastu uz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10411,51 +11279,51 @@
               <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00475BF3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saņemšu personīgi Čiekurkalna 1.līnijā 1, K-1, Rīgā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE0C9C" w14:textId="7D948D20" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="00DE6F65" w:rsidP="009C7BA7">
+    <w:p w14:paraId="4CEE0C9C" w14:textId="7D948D20" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="00EC1216" w:rsidP="009C7BA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:id w:val="-395284248"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0029479D">
             <w:rPr>
@@ -10464,51 +11332,51 @@
               <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009A2864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000A3D70" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegumā norādīto adresi </w:t>
       </w:r>
       <w:r w:rsidR="009813A5" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B21ED4" w14:textId="13DC1521" w:rsidR="000C65F4" w:rsidRPr="000C65F4" w:rsidRDefault="00DE6F65" w:rsidP="009C7BA7">
+    <w:p w14:paraId="29B21ED4" w14:textId="46BAAD0B" w:rsidR="000C65F4" w:rsidRDefault="00EC1216" w:rsidP="009C7BA7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:id w:val="-1913077378"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -10553,51 +11421,51 @@
       </w:r>
       <w:r w:rsidR="00E130C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000943B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Teksts70"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:maxLength w:val="50"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="61" w:name="Teksts70"/>
+      <w:bookmarkStart w:id="65" w:name="Teksts70"/>
       <w:r w:rsidR="000943B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000943B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="000943B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="000943B0">
         <w:rPr>
@@ -10630,113 +11498,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000943B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000943B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidR="00E130C4" w:rsidRPr="000C65F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A14890D" w14:textId="77777777" w:rsidR="009A2864" w:rsidRPr="009A2864" w:rsidRDefault="009A2864" w:rsidP="000A3D70">
+    <w:p w14:paraId="028D4C53" w14:textId="77777777" w:rsidR="0044240F" w:rsidRPr="0044240F" w:rsidRDefault="0044240F" w:rsidP="009C7BA7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="8"/>
-          <w:szCs w:val="8"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A14890D" w14:textId="77777777" w:rsidR="009A2864" w:rsidRPr="00496DF9" w:rsidRDefault="009A2864" w:rsidP="000A3D70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="7230"/>
+          <w:tab w:val="left" w:pos="10620"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CEE0CA1" w14:textId="53165054" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Informācija par personas datu apstrādi. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pārzinis: Iekšlietu ministrijas veselības un sporta centrs. Mērķis: apmaksāt un kompensēt Iekšlietu ministrijas sistēmas iestāžu un Ieslodzījuma vietu pārvaldes amatpersonām ar speciālajām dienesta pakāpēm veselības aprūpes pakalpojumus. Informācija vietnē: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000A5758">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://vsc.iem.gov.lv/fizisko-personu-datu-apstrade/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEE0CA3" w14:textId="07263845" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="00EE7217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="10620"/>
@@ -10748,152 +11633,152 @@
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Iesniedzēja paraksts_________________________</w:t>
       </w:r>
       <w:r w:rsidR="00EE7217" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="0016283D" w:rsidRPr="000A5758">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE3A8C5" w14:textId="77777777" w:rsidR="00A62CD9" w:rsidRPr="00897883" w:rsidRDefault="00A62CD9" w:rsidP="00EE7217">
+    <w:p w14:paraId="6BE3A8C5" w14:textId="77777777" w:rsidR="00A62CD9" w:rsidRPr="00BD4766" w:rsidRDefault="00A62CD9" w:rsidP="00EE7217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="10"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1196C453" w14:textId="18221921" w:rsidR="00EE7217" w:rsidRDefault="0016283D" w:rsidP="00EE7217">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A62CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidR="00EE7217" w:rsidRPr="00A62CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Dokumenta rekvizītu "paraksts" neaizpilda, ja elektroniskais dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725FF1B4" w14:textId="77777777" w:rsidR="009B44C6" w:rsidRDefault="009B44C6" w:rsidP="009B44C6">
+    <w:p w14:paraId="725FF1B4" w14:textId="77777777" w:rsidR="009B44C6" w:rsidRPr="00FE2540" w:rsidRDefault="009B44C6" w:rsidP="009B44C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F2AB72A" w14:textId="65C87F06" w:rsidR="009B44C6" w:rsidRPr="009B44C6" w:rsidRDefault="009B44C6" w:rsidP="009B44C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B44C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>DOKUMENTS PARAKSTĪTS AR DROŠU ELEKTRONISKO PARAKSTU UN SATUR LAIKA ZĪMOGU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE0CA4" w14:textId="6C1C0E28" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
+    <w:p w14:paraId="4CEE0CA4" w14:textId="6C1C0E28" w:rsidR="000A3D70" w:rsidRPr="00BD4766" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="10620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="6"/>
-          <w:szCs w:val="6"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CEE0CA6" w14:textId="77777777" w:rsidR="000A3D70" w:rsidRPr="00196E83" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CEE0CA7" w14:textId="72E9FD27" w:rsidR="000A3D70" w:rsidRPr="000A5758" w:rsidRDefault="000A3D70" w:rsidP="000A3D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5758">
@@ -11365,53 +12250,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AFE9519" w14:textId="70B9EF20" w:rsidR="005210F6" w:rsidRPr="00CE47BB" w:rsidRDefault="005210F6" w:rsidP="00CE47BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005210F6" w:rsidRPr="00CE47BB" w14:paraId="3C30ED62" w14:textId="77777777" w:rsidTr="009000ED">
+      <w:tr w:rsidR="005210F6" w:rsidRPr="00CE47BB" w14:paraId="3C30ED62" w14:textId="77777777" w:rsidTr="00B876EC">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66F64C8D" w14:textId="77777777" w:rsidR="005210F6" w:rsidRPr="00CE47BB" w:rsidRDefault="005210F6" w:rsidP="00CE47BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -13089,51 +13974,51 @@
             <w:r w:rsidRPr="00CE47BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Reģ. Nr 28/1.1.1-88/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CEE0CF3" w14:textId="6E84296C" w:rsidR="00CC50C1" w:rsidRPr="002531E0" w:rsidRDefault="00CC50C1" w:rsidP="006848E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC50C1" w:rsidRPr="002531E0" w:rsidSect="007F3CB5">
-      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="340" w:right="567" w:bottom="340" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5B634724" w14:textId="77777777" w:rsidR="00F82DC2" w:rsidRDefault="00F82DC2" w:rsidP="00AB7DC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2B31703E" w14:textId="77777777" w:rsidR="00F82DC2" w:rsidRDefault="00F82DC2" w:rsidP="00AB7DC3">
       <w:pPr>
@@ -13877,509 +14762,537 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uc3WBqBQgdrH6IKoiX41qU46sEDnr9/2slzEzVOJ043OE+BhxYDyYfytZ7XZbx6uOUf4uF5euGAliCcu0avGkg==" w:salt="kXza7iCk+IZnneppk7fEFQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MeK+/A603urcaEsuysKZfmSI/KmIh9N7v8ElK/InKO8V8vDe0OPeoxg4eXaEs9J/veZ3xm+VL15g5GS8Ao6cxg==" w:salt="Y2iRZ2wnHX0Q5X3UCijaNQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="75777"/>
+    <o:shapedefaults v:ext="edit" spidmax="88065"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA64F7"/>
     <w:rsid w:val="000010BB"/>
     <w:rsid w:val="00012EE1"/>
     <w:rsid w:val="0003131D"/>
+    <w:rsid w:val="00041CF7"/>
     <w:rsid w:val="00045B73"/>
     <w:rsid w:val="0005312D"/>
     <w:rsid w:val="000538B1"/>
     <w:rsid w:val="0006174F"/>
     <w:rsid w:val="00075449"/>
     <w:rsid w:val="00075689"/>
     <w:rsid w:val="00077B2C"/>
     <w:rsid w:val="00077CCC"/>
     <w:rsid w:val="00080F86"/>
     <w:rsid w:val="00084269"/>
     <w:rsid w:val="00084D04"/>
     <w:rsid w:val="000852DE"/>
     <w:rsid w:val="000901C5"/>
     <w:rsid w:val="0009221E"/>
     <w:rsid w:val="000943B0"/>
     <w:rsid w:val="000A1670"/>
     <w:rsid w:val="000A2E43"/>
     <w:rsid w:val="000A3A27"/>
     <w:rsid w:val="000A3D70"/>
     <w:rsid w:val="000A3E24"/>
     <w:rsid w:val="000A42AB"/>
     <w:rsid w:val="000A5758"/>
     <w:rsid w:val="000B11B3"/>
     <w:rsid w:val="000B7E4D"/>
     <w:rsid w:val="000C65F4"/>
     <w:rsid w:val="000D1F30"/>
     <w:rsid w:val="000D5775"/>
     <w:rsid w:val="000D64FE"/>
     <w:rsid w:val="000E1A9F"/>
+    <w:rsid w:val="000E477C"/>
     <w:rsid w:val="00100F65"/>
     <w:rsid w:val="00101858"/>
     <w:rsid w:val="0010216A"/>
+    <w:rsid w:val="00107982"/>
     <w:rsid w:val="001111E8"/>
     <w:rsid w:val="00116CAF"/>
     <w:rsid w:val="001238A2"/>
     <w:rsid w:val="001302F6"/>
     <w:rsid w:val="00134F0C"/>
     <w:rsid w:val="001478CE"/>
     <w:rsid w:val="00155C87"/>
     <w:rsid w:val="0016283D"/>
     <w:rsid w:val="00162B6A"/>
     <w:rsid w:val="00184EBB"/>
     <w:rsid w:val="001914DD"/>
     <w:rsid w:val="0019309F"/>
     <w:rsid w:val="00196E83"/>
     <w:rsid w:val="001A5DAE"/>
     <w:rsid w:val="001A6299"/>
     <w:rsid w:val="001C6EF7"/>
     <w:rsid w:val="001D7FC4"/>
     <w:rsid w:val="001F766C"/>
     <w:rsid w:val="00205B58"/>
+    <w:rsid w:val="00240040"/>
     <w:rsid w:val="00243AA5"/>
     <w:rsid w:val="00247C06"/>
     <w:rsid w:val="00251E7F"/>
     <w:rsid w:val="002531E0"/>
+    <w:rsid w:val="00263C60"/>
     <w:rsid w:val="00275556"/>
     <w:rsid w:val="002847F8"/>
     <w:rsid w:val="002853E8"/>
     <w:rsid w:val="00286033"/>
     <w:rsid w:val="0029479D"/>
     <w:rsid w:val="00295A07"/>
     <w:rsid w:val="00295FF5"/>
     <w:rsid w:val="00297E5D"/>
     <w:rsid w:val="002C3644"/>
     <w:rsid w:val="002D4575"/>
     <w:rsid w:val="002E5F38"/>
     <w:rsid w:val="002F3F5B"/>
     <w:rsid w:val="0030239C"/>
     <w:rsid w:val="00304075"/>
+    <w:rsid w:val="00307143"/>
     <w:rsid w:val="003143D7"/>
     <w:rsid w:val="003148AB"/>
     <w:rsid w:val="0032375C"/>
     <w:rsid w:val="00324DD3"/>
     <w:rsid w:val="00333CAE"/>
     <w:rsid w:val="00351CD3"/>
     <w:rsid w:val="0035272E"/>
+    <w:rsid w:val="00355C47"/>
     <w:rsid w:val="00357A36"/>
     <w:rsid w:val="0037120B"/>
     <w:rsid w:val="00372BA2"/>
     <w:rsid w:val="00373EE5"/>
     <w:rsid w:val="003776FB"/>
+    <w:rsid w:val="003804BF"/>
     <w:rsid w:val="0038795A"/>
     <w:rsid w:val="00391501"/>
     <w:rsid w:val="00391FA0"/>
     <w:rsid w:val="00393D71"/>
     <w:rsid w:val="003944B3"/>
     <w:rsid w:val="00395FE5"/>
     <w:rsid w:val="00397427"/>
     <w:rsid w:val="003A338D"/>
     <w:rsid w:val="003A4F6D"/>
     <w:rsid w:val="003B123B"/>
     <w:rsid w:val="003B386C"/>
     <w:rsid w:val="003B7173"/>
     <w:rsid w:val="003C125B"/>
     <w:rsid w:val="003C27E7"/>
     <w:rsid w:val="003C62FF"/>
     <w:rsid w:val="003D6489"/>
     <w:rsid w:val="003F2992"/>
     <w:rsid w:val="00401B29"/>
     <w:rsid w:val="004133C1"/>
     <w:rsid w:val="00424DE0"/>
     <w:rsid w:val="004259AE"/>
     <w:rsid w:val="00440901"/>
     <w:rsid w:val="00441827"/>
+    <w:rsid w:val="0044240F"/>
     <w:rsid w:val="00456AF4"/>
     <w:rsid w:val="00465B4B"/>
     <w:rsid w:val="004728A3"/>
     <w:rsid w:val="00475BF3"/>
     <w:rsid w:val="00487271"/>
+    <w:rsid w:val="00496DF9"/>
     <w:rsid w:val="004A7FB6"/>
+    <w:rsid w:val="004B7C90"/>
     <w:rsid w:val="004C2DCC"/>
     <w:rsid w:val="004D32ED"/>
     <w:rsid w:val="004E15A5"/>
     <w:rsid w:val="004F1A17"/>
     <w:rsid w:val="00503248"/>
     <w:rsid w:val="00503967"/>
     <w:rsid w:val="00506893"/>
+    <w:rsid w:val="00515556"/>
     <w:rsid w:val="005210F6"/>
     <w:rsid w:val="00537090"/>
     <w:rsid w:val="005418A1"/>
     <w:rsid w:val="0054318F"/>
+    <w:rsid w:val="00556F2C"/>
     <w:rsid w:val="00561941"/>
     <w:rsid w:val="005723CD"/>
     <w:rsid w:val="005745D2"/>
     <w:rsid w:val="0058686B"/>
     <w:rsid w:val="00590E37"/>
     <w:rsid w:val="00591CD1"/>
     <w:rsid w:val="005A0B9F"/>
     <w:rsid w:val="005A7398"/>
     <w:rsid w:val="005E4998"/>
     <w:rsid w:val="005E795C"/>
     <w:rsid w:val="005F7869"/>
     <w:rsid w:val="00611FB9"/>
     <w:rsid w:val="00612D3A"/>
     <w:rsid w:val="00614846"/>
     <w:rsid w:val="00621332"/>
     <w:rsid w:val="006213C7"/>
     <w:rsid w:val="00623A92"/>
     <w:rsid w:val="00623ED0"/>
     <w:rsid w:val="00626318"/>
     <w:rsid w:val="00627A50"/>
     <w:rsid w:val="00632BD2"/>
     <w:rsid w:val="00634AD2"/>
     <w:rsid w:val="006417F4"/>
     <w:rsid w:val="006421A2"/>
     <w:rsid w:val="00660C7B"/>
     <w:rsid w:val="00663D21"/>
     <w:rsid w:val="006725A0"/>
     <w:rsid w:val="00672C21"/>
     <w:rsid w:val="006777E7"/>
     <w:rsid w:val="006835D0"/>
     <w:rsid w:val="006848E4"/>
     <w:rsid w:val="00690952"/>
     <w:rsid w:val="006A4294"/>
     <w:rsid w:val="006B5EB7"/>
     <w:rsid w:val="006C2059"/>
+    <w:rsid w:val="006C4FE6"/>
     <w:rsid w:val="006C751A"/>
     <w:rsid w:val="006C7C00"/>
     <w:rsid w:val="006D29AF"/>
     <w:rsid w:val="006D3BA2"/>
     <w:rsid w:val="006E0512"/>
     <w:rsid w:val="006E245B"/>
     <w:rsid w:val="0070638E"/>
     <w:rsid w:val="00711857"/>
     <w:rsid w:val="007300A4"/>
     <w:rsid w:val="007316CE"/>
     <w:rsid w:val="007322F8"/>
     <w:rsid w:val="007324FA"/>
     <w:rsid w:val="00746830"/>
     <w:rsid w:val="00755922"/>
+    <w:rsid w:val="00760CBC"/>
     <w:rsid w:val="007672BC"/>
     <w:rsid w:val="00774533"/>
     <w:rsid w:val="00775CE7"/>
     <w:rsid w:val="007802D9"/>
     <w:rsid w:val="007846B9"/>
     <w:rsid w:val="00786A38"/>
     <w:rsid w:val="007930BF"/>
     <w:rsid w:val="007A2BAA"/>
     <w:rsid w:val="007A3FC8"/>
     <w:rsid w:val="007A474F"/>
     <w:rsid w:val="007A619A"/>
     <w:rsid w:val="007C02DB"/>
+    <w:rsid w:val="007C105C"/>
     <w:rsid w:val="007C25B4"/>
     <w:rsid w:val="007C653A"/>
     <w:rsid w:val="007D4A7D"/>
+    <w:rsid w:val="007E27EF"/>
     <w:rsid w:val="007E3312"/>
     <w:rsid w:val="007F151D"/>
     <w:rsid w:val="007F191F"/>
     <w:rsid w:val="007F3CB5"/>
     <w:rsid w:val="00810933"/>
+    <w:rsid w:val="00822A3F"/>
     <w:rsid w:val="008323C6"/>
     <w:rsid w:val="00843670"/>
     <w:rsid w:val="00843D8E"/>
     <w:rsid w:val="0084691A"/>
     <w:rsid w:val="00855D64"/>
     <w:rsid w:val="008623CC"/>
     <w:rsid w:val="00871A9C"/>
     <w:rsid w:val="00871F1A"/>
     <w:rsid w:val="0087238C"/>
     <w:rsid w:val="0087530F"/>
     <w:rsid w:val="008767E1"/>
     <w:rsid w:val="0088026F"/>
     <w:rsid w:val="0088070B"/>
     <w:rsid w:val="008865D7"/>
     <w:rsid w:val="008910CB"/>
     <w:rsid w:val="00897507"/>
     <w:rsid w:val="00897883"/>
     <w:rsid w:val="008B7DE9"/>
     <w:rsid w:val="008C0142"/>
+    <w:rsid w:val="008C0CDC"/>
     <w:rsid w:val="008C345C"/>
     <w:rsid w:val="008D277C"/>
     <w:rsid w:val="008D2DA4"/>
+    <w:rsid w:val="008D5AA8"/>
     <w:rsid w:val="008E1D71"/>
     <w:rsid w:val="008E2A46"/>
+    <w:rsid w:val="008E2FF2"/>
     <w:rsid w:val="008E6171"/>
     <w:rsid w:val="008F2E5B"/>
     <w:rsid w:val="008F4010"/>
     <w:rsid w:val="009000ED"/>
     <w:rsid w:val="0090174E"/>
     <w:rsid w:val="009027E0"/>
     <w:rsid w:val="00902B0C"/>
     <w:rsid w:val="0092033C"/>
     <w:rsid w:val="0092220C"/>
     <w:rsid w:val="009252A0"/>
     <w:rsid w:val="00925389"/>
     <w:rsid w:val="00927A22"/>
     <w:rsid w:val="009320B2"/>
     <w:rsid w:val="00947726"/>
     <w:rsid w:val="009516E8"/>
     <w:rsid w:val="00952220"/>
     <w:rsid w:val="009646CD"/>
     <w:rsid w:val="00966610"/>
     <w:rsid w:val="00966775"/>
     <w:rsid w:val="009703B1"/>
     <w:rsid w:val="009720B0"/>
     <w:rsid w:val="009813A5"/>
     <w:rsid w:val="0098492C"/>
     <w:rsid w:val="009869EB"/>
     <w:rsid w:val="00987968"/>
     <w:rsid w:val="009929DB"/>
     <w:rsid w:val="00993C7D"/>
     <w:rsid w:val="009A2864"/>
     <w:rsid w:val="009A36F7"/>
     <w:rsid w:val="009A7AD7"/>
     <w:rsid w:val="009B44C6"/>
     <w:rsid w:val="009C2897"/>
     <w:rsid w:val="009C7BA7"/>
     <w:rsid w:val="009D0E0C"/>
     <w:rsid w:val="009D3ED0"/>
     <w:rsid w:val="009D6305"/>
     <w:rsid w:val="009E1E79"/>
     <w:rsid w:val="009E1EC8"/>
     <w:rsid w:val="009F59C9"/>
     <w:rsid w:val="00A003AA"/>
     <w:rsid w:val="00A07A6A"/>
     <w:rsid w:val="00A137B9"/>
+    <w:rsid w:val="00A22BD3"/>
     <w:rsid w:val="00A62CD9"/>
     <w:rsid w:val="00A66A9B"/>
     <w:rsid w:val="00A67A00"/>
     <w:rsid w:val="00A722EE"/>
     <w:rsid w:val="00A75FFC"/>
     <w:rsid w:val="00A77048"/>
+    <w:rsid w:val="00AA51C6"/>
     <w:rsid w:val="00AA64F7"/>
     <w:rsid w:val="00AA6DD3"/>
+    <w:rsid w:val="00AB56F8"/>
     <w:rsid w:val="00AB7DC3"/>
     <w:rsid w:val="00AB7EFF"/>
     <w:rsid w:val="00AC2444"/>
     <w:rsid w:val="00AC75EC"/>
     <w:rsid w:val="00AD06BE"/>
     <w:rsid w:val="00AD4EFC"/>
     <w:rsid w:val="00AD6078"/>
     <w:rsid w:val="00AE2B52"/>
     <w:rsid w:val="00AE58F7"/>
     <w:rsid w:val="00AE63F4"/>
     <w:rsid w:val="00AF2FBB"/>
     <w:rsid w:val="00AF4A76"/>
     <w:rsid w:val="00AF7450"/>
     <w:rsid w:val="00AF75CD"/>
     <w:rsid w:val="00B022D8"/>
     <w:rsid w:val="00B17D38"/>
     <w:rsid w:val="00B20E0E"/>
     <w:rsid w:val="00B3068B"/>
     <w:rsid w:val="00B3148C"/>
     <w:rsid w:val="00B31DF2"/>
     <w:rsid w:val="00B35BB5"/>
     <w:rsid w:val="00B41784"/>
     <w:rsid w:val="00B426B4"/>
     <w:rsid w:val="00B44323"/>
+    <w:rsid w:val="00B46869"/>
     <w:rsid w:val="00B635E3"/>
     <w:rsid w:val="00B6473E"/>
     <w:rsid w:val="00B739BD"/>
     <w:rsid w:val="00B8105D"/>
     <w:rsid w:val="00B84610"/>
+    <w:rsid w:val="00B876EC"/>
     <w:rsid w:val="00B9105C"/>
-    <w:rsid w:val="00BA3028"/>
-    <w:rsid w:val="00BB2451"/>
     <w:rsid w:val="00BD1590"/>
     <w:rsid w:val="00BD2C9C"/>
     <w:rsid w:val="00BD3D46"/>
+    <w:rsid w:val="00BD4766"/>
     <w:rsid w:val="00BD7BBC"/>
     <w:rsid w:val="00BF5CC2"/>
     <w:rsid w:val="00BF60B9"/>
     <w:rsid w:val="00C00346"/>
     <w:rsid w:val="00C03A58"/>
     <w:rsid w:val="00C068C4"/>
     <w:rsid w:val="00C174C7"/>
     <w:rsid w:val="00C26E9E"/>
     <w:rsid w:val="00C40343"/>
     <w:rsid w:val="00C40D81"/>
     <w:rsid w:val="00C425CB"/>
     <w:rsid w:val="00C43560"/>
     <w:rsid w:val="00C5437F"/>
     <w:rsid w:val="00C561FD"/>
     <w:rsid w:val="00C62D11"/>
     <w:rsid w:val="00C6333A"/>
     <w:rsid w:val="00C658DB"/>
     <w:rsid w:val="00C704DD"/>
     <w:rsid w:val="00C7571C"/>
     <w:rsid w:val="00C85CBE"/>
     <w:rsid w:val="00C904EB"/>
     <w:rsid w:val="00C90F15"/>
     <w:rsid w:val="00C911D1"/>
     <w:rsid w:val="00C924AC"/>
     <w:rsid w:val="00C979E2"/>
     <w:rsid w:val="00CA0386"/>
     <w:rsid w:val="00CA5691"/>
     <w:rsid w:val="00CB117C"/>
     <w:rsid w:val="00CB3FCA"/>
     <w:rsid w:val="00CB5E50"/>
     <w:rsid w:val="00CC4C69"/>
     <w:rsid w:val="00CC50C1"/>
     <w:rsid w:val="00CE2629"/>
     <w:rsid w:val="00CE4378"/>
     <w:rsid w:val="00CE47BB"/>
     <w:rsid w:val="00CE712C"/>
     <w:rsid w:val="00CF159A"/>
     <w:rsid w:val="00CF3D64"/>
     <w:rsid w:val="00D004F9"/>
     <w:rsid w:val="00D16A2C"/>
     <w:rsid w:val="00D35FFA"/>
     <w:rsid w:val="00D37AE5"/>
     <w:rsid w:val="00D37DD1"/>
     <w:rsid w:val="00D410E6"/>
     <w:rsid w:val="00D67A29"/>
     <w:rsid w:val="00D74B7F"/>
     <w:rsid w:val="00D8212B"/>
     <w:rsid w:val="00D90E3C"/>
     <w:rsid w:val="00D90FE9"/>
+    <w:rsid w:val="00D979B9"/>
     <w:rsid w:val="00DA2467"/>
     <w:rsid w:val="00DB0797"/>
     <w:rsid w:val="00DB0D9E"/>
     <w:rsid w:val="00DB6347"/>
+    <w:rsid w:val="00DB7652"/>
     <w:rsid w:val="00DD0159"/>
     <w:rsid w:val="00DD1246"/>
-    <w:rsid w:val="00DE6F65"/>
     <w:rsid w:val="00E02519"/>
     <w:rsid w:val="00E1151B"/>
     <w:rsid w:val="00E12533"/>
     <w:rsid w:val="00E130C4"/>
     <w:rsid w:val="00E13EBF"/>
     <w:rsid w:val="00E26E76"/>
     <w:rsid w:val="00E358A0"/>
     <w:rsid w:val="00E36FDF"/>
     <w:rsid w:val="00E3785B"/>
     <w:rsid w:val="00E443BD"/>
     <w:rsid w:val="00E4695E"/>
     <w:rsid w:val="00E53510"/>
     <w:rsid w:val="00E53CDE"/>
     <w:rsid w:val="00E54F57"/>
     <w:rsid w:val="00E55CAF"/>
     <w:rsid w:val="00E623A8"/>
     <w:rsid w:val="00E62F7F"/>
     <w:rsid w:val="00E64F0D"/>
     <w:rsid w:val="00E72337"/>
     <w:rsid w:val="00E73E4D"/>
     <w:rsid w:val="00E87A37"/>
     <w:rsid w:val="00E93C94"/>
     <w:rsid w:val="00E93CD8"/>
     <w:rsid w:val="00E976CF"/>
     <w:rsid w:val="00EB6DFA"/>
     <w:rsid w:val="00EC044F"/>
     <w:rsid w:val="00EC0C23"/>
+    <w:rsid w:val="00EC1216"/>
     <w:rsid w:val="00EC42A1"/>
     <w:rsid w:val="00EC7AA4"/>
     <w:rsid w:val="00EC7BD9"/>
     <w:rsid w:val="00ED1FDC"/>
     <w:rsid w:val="00ED7314"/>
     <w:rsid w:val="00EE2B87"/>
     <w:rsid w:val="00EE3BD8"/>
     <w:rsid w:val="00EE7217"/>
     <w:rsid w:val="00EF2541"/>
     <w:rsid w:val="00F0019F"/>
     <w:rsid w:val="00F173DC"/>
     <w:rsid w:val="00F266B3"/>
     <w:rsid w:val="00F357A9"/>
     <w:rsid w:val="00F405EE"/>
     <w:rsid w:val="00F42D92"/>
     <w:rsid w:val="00F52549"/>
     <w:rsid w:val="00F531DC"/>
     <w:rsid w:val="00F53E89"/>
     <w:rsid w:val="00F60D8A"/>
     <w:rsid w:val="00F64119"/>
     <w:rsid w:val="00F64BE4"/>
     <w:rsid w:val="00F82DC2"/>
     <w:rsid w:val="00F90EBF"/>
     <w:rsid w:val="00F9335B"/>
     <w:rsid w:val="00F96AB5"/>
     <w:rsid w:val="00FA6C03"/>
     <w:rsid w:val="00FB0B25"/>
     <w:rsid w:val="00FB6A67"/>
     <w:rsid w:val="00FC5267"/>
+    <w:rsid w:val="00FE2540"/>
     <w:rsid w:val="00FF169E"/>
     <w:rsid w:val="00FF27B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="75777"/>
+    <o:shapedefaults v:ext="edit" spidmax="88065"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4CEE0C47"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{76310307-EDB9-4BD3-BAA5-0598D26F355F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -15114,51 +16027,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2078088853">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vsc.iem.gov.lv/fizisko-personu-datu-apstrade/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vsc.iem.gov.lv/fizisko-personu-datu-apstrade/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX3.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX4.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
 </file>
 
 <file path=word/activeX/activeX2.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
 </file>
@@ -15172,51 +16085,51 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B3909009F6A045CB8197EF804887BB3C"/>
         <w:category>
           <w:name w:val="Vispārīgi"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B44F39DF-525E-467E-802F-130285CB50F0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D37571" w:rsidRDefault="00542874" w:rsidP="00542874">
+        <w:p w:rsidR="00D37571" w:rsidRDefault="004A0E06" w:rsidP="004A0E06">
           <w:pPr>
             <w:pStyle w:val="B3909009F6A045CB8197EF804887BB3C"/>
           </w:pPr>
           <w:r w:rsidRPr="00F357A9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="Vispārīgi"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
@@ -15303,71 +16216,74 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD18D1"/>
     <w:rsid w:val="000176AD"/>
     <w:rsid w:val="00107DF1"/>
     <w:rsid w:val="001D6B54"/>
     <w:rsid w:val="00292D3A"/>
     <w:rsid w:val="002B2126"/>
     <w:rsid w:val="003E3818"/>
     <w:rsid w:val="00467626"/>
     <w:rsid w:val="00485727"/>
+    <w:rsid w:val="004A0E06"/>
     <w:rsid w:val="00542874"/>
     <w:rsid w:val="00590E64"/>
     <w:rsid w:val="005F2E09"/>
     <w:rsid w:val="00624CD7"/>
     <w:rsid w:val="006362E7"/>
     <w:rsid w:val="006A2811"/>
     <w:rsid w:val="006D4FBE"/>
     <w:rsid w:val="007F1CD2"/>
     <w:rsid w:val="00811E55"/>
+    <w:rsid w:val="00A30BE3"/>
     <w:rsid w:val="00AB33ED"/>
     <w:rsid w:val="00B21FE9"/>
     <w:rsid w:val="00B43FDB"/>
     <w:rsid w:val="00B623C2"/>
     <w:rsid w:val="00CD2072"/>
     <w:rsid w:val="00CE48C6"/>
     <w:rsid w:val="00D37571"/>
     <w:rsid w:val="00DD18D1"/>
     <w:rsid w:val="00E259EE"/>
     <w:rsid w:val="00E36BEC"/>
     <w:rsid w:val="00E65F1B"/>
     <w:rsid w:val="00E863B7"/>
+    <w:rsid w:val="00EC39D3"/>
     <w:rsid w:val="00EC574C"/>
     <w:rsid w:val="00EC598E"/>
     <w:rsid w:val="00F84512"/>
     <w:rsid w:val="00FF19ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -15781,58 +16697,58 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Vietturateksts">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00542874"/>
+    <w:rsid w:val="004A0E06"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3909009F6A045CB8197EF804887BB3C">
     <w:name w:val="B3909009F6A045CB8197EF804887BB3C"/>
-    <w:rsid w:val="00542874"/>
+    <w:rsid w:val="004A0E06"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -16085,77 +17001,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F7B720-D167-4411-8048-A8A8D4A248AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3231</Words>
-  <Characters>1842</Characters>
+  <Words>3375</Words>
+  <Characters>1924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5063</CharactersWithSpaces>
+  <CharactersWithSpaces>5289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aisma Gavare</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>